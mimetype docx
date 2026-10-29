--- v0 (2026-06-01)
+++ v1 (2026-10-29)
@@ -44,161 +44,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL – DOHA – KUALA LUMPUR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar Gidiş Terminalinde buluşma. Bilet ve bagaj işlemlerinin ardından Katar Havayolları uçağı Doha aktarmalı ile Kuala Lumpur’a hareket.</w:t>
+        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar Gidiş Terminali’nde buluşmamızın ardından bilet, bagaj ve pasaport işlemlerimizi gerçekleştiriyoruz. Qatar Airways’in QR240 sefer sayılı uçuşu ile saat 13:50’de Doha’ya hareket ediyoruz. Yerel saat ile 18:05’te Doha Hamad Uluslararası Havalimanı’na varışımızın ardından Kuala Lumpur uçuşumuz için aktarma yapıyoruz. Qatar Airways’in QR844 sefer sayılı uçuşu ile saat 19:55’te Kuala Lumpur’a hareket. Geceleme uçakta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. GÜN — KUALA LUMPUR</w:t>
+        <w:t xml:space="preserve">2. GÜN — KUALA LUMPUR – PUTRAJAYA – SHAH ALAM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuala Lumpur havalimanına varış. Bagaj ve pasaport kontrolünün ardından otobüsümüzle buluşma. Sonrasında Malezya’nın gelecekteki başkenti olan Putrajaya’ya doğru hareket ediyoruz. Putrajaya şehri Malezya’nın mimarisini özenle hazırlayıp, gelecekte başkenti Kuala Lumpur’dan tamamen bu şehre aktaracağı en düzenli şehridir. Şehir turu başlangıcımızda, her biri farklı bir ülkeden alınmış simgesel köprülerin şehri süslediğini gözlemliyor, bir tanesinde durup fotoğraf çekiliyoruz. Malezya Turizm Bakanı’nın da dediği gibi, dünyanın her özel simgesel köprülerini görmek için sadece bu şehre gelmeniz yeterli. Daha sonra PICC’ ne çıkıp şehre tepeden bakıyoruz. Buradan sonraki durağımız Putrajaya Camii. İç ve dış mimarisinde ağırlıkla pembe renk kullanılan bu camii açılmış bir çiçeği andırırken aynı zamanda Pembe Camii olarak da adlandırılır. Putrajaya Camii’yi ziyaret ettikten sonra Selangor Eyaletinin başkenti olan Shah Alam şehrine hareket ediyoruz. 1988 yılında açılan, ve 4 minaresiyle görenleri kendisine hayran bırakan , Malezya’nın en büyük, Güney Doğu Asya’nın ise en büyük ikinci camii olan Sultan Salahuddin Aziz Shah Camisini ziyaret ediyoruz. Mavi renkte inşa edilen kubbesi sebebiyle Sultanahmet Camii’nin turistler tarafından söylenildiği gibi ‘Blue Mosque’ (Mavi Cami) olarak da anılmaktadır. Tur boyunca nehrin kenarında yer alan, yerel ve tarihi Malay evlerini görüyoruz. Shah Alam turumuzun ardından otelimize hareket. Konaklama Kuala Lumpur otelimizde.</w:t>
+        <w:t xml:space="preserve">Yerel saat ile 08:15’te Kuala Lumpur Uluslararası Havalimanı’na varışımızın ardından pasaport ve bagaj işlemlerimizi tamamlayarak aracımızla buluşuyoruz. İlk durağımız Malezya’nın planlı başkenti Putrajaya. Modern şehir planlaması ve estetik mimarisiyle dikkat çeken bu şehirde, farklı ülkelerden esinlenilerek inşa edilmiş köprüleri görüyor ve fotoğraf molası veriyoruz. Ardından Putrajaya Uluslararası Kongre Merkezi (PICC)’ne çıkarak şehri panoramik olarak izliyoruz. Sonrasında pembe tonlarıyla dikkat çeken ve “Pembe Camii” olarak bilinen Putrajaya Camii’ni ziyaret ediyoruz.Turumuzun devamında Selangor eyaletinin başkenti Shah Alam’a hareket ediyoruz. Burada Güneydoğu Asya’nın en büyük camilerinden biri olan Sultan Salahuddin Abdul Aziz Shah Camii’ni (Mavi Camii) ziyaret ediyoruz. Turumuzun ardından Kuala Lumpur’daki otelimize transfer ve konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3. GÜN — KUALA LUMPUR – BATU CAVES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabah kahvaltıdan sonra ilk durağımız şehrin simgesi Petronas İkiz Kuleleri. Misafirlerimiz İkiz Kulelerin önünde fotoğraf çekebilir, Suria KLCC Alışveriş merkezinde vakit geçirebilir, yılın her sezonu indirim uygulayan mağazalardan uygun fiyata alış-veriş yapabilirler. Sonra Kuala Lumpur Merdeka (Özgürlük) Meydanına doğru ilerliyoruz. Ulusal Müze, Kuala Lumpur Şehir Galerisi,Sultan Abdul Samad Binası ve İslam Sanat Kitaplarının yer aldığı Kütüphanesi ve 7000’de fazla esere ev sahipliği yapan İslam Sanat Müzesine geziyoruz. Öne çıkan özellikler arasında, Hindistan’daki Tac Mahal, Mekke’deki Mescid-i Haram’ın ve Özbekistan’daki Emir Timur Mozolesi gibi ünlü binaların reprodüksiyonlarının sergilendiği İslam Mimarisi Galerisine hayran kalacaksınız. Merdeka meydanında geçirdiğimiz keyifli vaktin ardından Malezya’nın bağımsızlığının simgesi olan Mesjid Negara (Ulusal Cami) ye gidiyoruz. Malezya’nın kendine has mimarisiyle yapılan ilk cami de öğlen namazımızı kılıyoruz. Namaz molamızın adından hindular için bir hac bölgesi olan Batu Caves (Batu Mağraları)’e gidiyoruz. Burada Lord Muruganın dev heykeli ve yaklaşık 400 e yakın basamaktan oluşan bir merdivenin sonunda bizi karşılayan tapınaklar ve Lord Muruganın hikayesini anlatan figürleri göreceğiz. Daha sonrasında hediyelik eşya bulabileceğimiz Malay kültürüne ait simgesel el yapımı ürünleri alacağımız Central Market e gidiyoruz. Burada dileyen misafirlerimiz Çin mahallesi olarak da geçen Petaling Street e gidebilirler. Konaklama Kuala Lumpur otelimizde.</w:t>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından şehir turumuza başlıyoruz. İlk durağımız Kuala Lumpur’un simgesi olan Petronas İkiz Kuleleri. Fotoğraf molası ve Suria KLCC alışveriş merkezinde serbest zaman. Ardından Merdeka (Bağımsızlık) Meydanı, Sultan Abdul Samad Binası, Ulusal Müze, Şehir Galerisi ve İslam Sanatları Müzesi’ni ziyaret ediyoruz. Sonrasında Ulusal Camii (Masjid Negara)’de mola veriyoruz. Turumuzun devamında Hindu inancının önemli merkezlerinden Batu Mağaraları’na gidiyoruz. Dev Murugan heykeli ve tapınakları görme imkânı buluyoruz. Günün son bölümünde Central Market ve Petaling Street (Çin Mahallesi) ziyaretleri sonrası otelimize dönüş ve konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GÜN — KUALA LUMPUR –FRANSIZ KÖYÜ – JAPON KÖYÜ – GENTİNG HİGHLAND YAYLASI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelimizde alacağımız sabah kahvaltımızın ardından ilk durağımız şehir merkezinden yaklaşık 1 saat uzaklıkta Pahang eyaletine bağlı olan Colmar Tropicale Fransız Köyü, 17. yüzyıl Fransız kasabalarından ilham alınarak inşa edilmiştir. Fransız mimarisinin etkileyici örneklerini görebileceğiniz bu tematik köyde serbest zaman geçiriyoruz. Renkli binaları ve taş yollarıyla Avrupa atmosferi sunmaktadır. Daha sonrasında ikinci durağımız Colmar Tropicale’den yaklaşık 10 dakika uzaklıkta bulunan Japon Köyü’ne gidiyoruz. 1990’larda inşa edilen Japon Köyü, geleneksel Japon bahçeleri, çay evleri ve bambu ormanları ile Japon kültürünü yansıtan bir atmosfere sahiptir. Burada yürüyüş yaparak doğanın huzurunu hissedebilir ve geleneksel Japon çay seremonisini deneyimleyebilirsiniz. Bu güzel doğa ve köyleri gördükten sonra son durağımız olan Genting yaylasına gidiyoruz. 1965 yılından sonra bir Otel kurulmasıyla başlayan inşaatın şuanda 1800 metrede devasa bir oteller topluluğu ve çinlilerin kumar oynamak için çoğunlukla dünyanın dört bir yanından geldiği bir yere dönüşmüştür. Aynı zamanda 1600 metrede bulunan Chin Swee Budist Tapınağı da turislerin ilgisini çoğunlukla çekmiştir. Bu iki durağa ulaşım hem kara yolu hemde teleferik ile sağlanmaktadır. Bizde bu teleferiğin başladığı noktada bulunan Genting Premium Outlet de alışveriş yapmak için bir serbest zamanın ardından teleferik ile Chin Swee Tapınapı’nda budistlerin ibadet şekillerini ve budizmin doğuşunu rehberimizden dinledikten sonra yaylanın temiz havasını alıp şehir merkezine doğru geri dönüyoruz. Konaklama Kuala Lumpur otelimizde.</w:t>
+        <w:t xml:space="preserve">Kahvaltının ardından Pahang eyaletinde bulunan Colmar Tropicale (Fransız Köyü)’ne hareket ediyoruz. 17. yüzyıl Fransız kasabalarından esinlenen bu renkli köyde serbest zaman veriyoruz. Ardından Japon Köyü’ne geçerek geleneksel Japon bahçeleri, çay evleri ve bambu ormanları arasında keyifli yürüyüş yapıyoruz. Günün son durağı Genting Highlands. Teleferik ile ulaşım sağlayarak Chin Swee Tapınağı’nı ziyaret ediyor, yaylanın serin havasını deneyimliyoruz. Genting Premium Outlet’te alışveriş için serbest zaman sonrası Kuala Lumpur’a dönüş ve konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — KUALA LUMPUR – SİNGAPUR – JOHOR BAHRU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabah kahvaltısı sonrası en erken uçuş ile Singapur’a gitmek üzere havalimanına hareket. 1 saatlik Uçuş ile Singapur’a varış. Pasaport ve bagaj işlemlerinin ardından Dünya’nın defalarca en güzel havalimanı seçilmiş içinde Şelale olan Singapur Havalimanından ayrılıyor ve panoramik şehir turumuza başlıyoruz. Botanik Bahçesi içinde bulunan Orkide Bahçelerinin görülmesi, Çin Mahallesi, meşhur alışveriş caddesi Orchard Road gibi şehrin tarihi ve turistik yerleri görülecek yerler arasındadır. Şehir turumuzun bitiminde Singapur’un en ihtişamlı camii olan Masjid Sultan’a hareket. 1824 yılında Singapur’un ilk sultanı Sultan Huseyin tarafından yapımına başlanan cami 1932 yılında Singapur’un en eski mimarlık şirketi Denis Santry tarafından restore edilmiş ve bugünkü ihtişamlı yapısına kavuşturulmuştur. Masjid Sultan’da kılacağımız namazın ardından Sentosa adasına hareket. Öğleden sonra adada serbest zaman. Dileyen misafirler Teleferik’e binebilir, Universal Studios Tema Parkına girebilir veya Denize girebilir. (Kabin-duş imkânları mevcuttur.) Akşam 19:30 sularında Singapur’a veda ediyoruz. Tam günlük Singapur Şehir Turu sonrasında aracımızla tekrar Malezya’ya geçiyoruz. Singapur sınırına hareket. Sınır geçişi yaya olarak yapılacaktır. Gerekli gümrük ve pasaport işlemlerinin arından Johor Bahru’da bulunan otelimize yerleşme ve konaklama.</w:t>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından erken saatlerde Kuala Lumpur Havalimanı’na hareket ediyoruz. Uygun olan en erken uçuş ile Singapur’a hareket. Yaklaşık 1 saatlik uçuşun ardından Singapur’a varış.Pasaport ve bagaj işlemlerimizin ardından Singapur şehir turumuza başlıyoruz. İlk olarak dünyaca ünlü Changi Havalimanı’ndan ayrılarak Botanik Bahçeleri içerisinde bulunan Orkide Bahçesi’ni ziyaret ediyoruz. Ardından Çin Mahallesi ve şehrin ünlü alışveriş caddesi Orchard Road görülecek yerler arasındadır.Şehir turumuzun ardından Singapur’un önemli İslami yapılarından Sultan Camii’ne (Masjid Sultan) hareket ediyoruz. 19. yüzyıla uzanan tarihiyle Singapur Müslüman toplumunun önemli merkezlerinden biri olan camiyi ziyaret ediyoruz.Ardından Sentosa Adası’na hareket. Öğleden sonra adada serbest zaman. Dileyen misafirlerimiz teleferiğe binebilir, Universal Studios Tema Parkı’nı ziyaret edebilir veya Sentosa’nın sahillerinde vakit geçirebilirler. Akşam saat 19:30 civarında Singapur’dan ayrılarak Malezya sınırına hareket ediyoruz. Gerekli gümrük ve pasaport işlemlerinin ardından Malezya’ya geçiyor ve Johor Bahru’daki otelimize transfer oluyoruz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konaklama Johor Bahru otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. GÜN — JOHOR BAHRU – MERSİNG 8 ADALAR TURU – MELAKA</w:t>
+        <w:t xml:space="preserve">6. GÜN — JOHOR BAHRU – DESARU – MELAKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelimizde alacağımız sabah kahvaltımızın ardından otelimizden Malaya yarım adasının güney doğu bölgesinde bulunan Johor Bahru ya ait Mersing iline gidiyoruz. Limandan kalkacak olan botla denize açılıyoruz. Tur boyunca bu yarım adanın güney doğu kısmında bulunan mercanları şnorkel yaparken görebilirsiniz. İlk durağımız Sribuat Adası. Bu adada tırmanış, şnorkel yapıyoruz ve botlara dönüyoruz. Ardından 2. Durağımız olan Raja Adasına varıyoruz. Burada da yine şnorkel imkanı buluyor ve sahilde yüzmek için zaman buluyoruz. Sonraki durağımız Harimau Adası bu adada bulunan bağaraların içinde yüzme ve su seviyesine bağlı olarak adanın yüksek bulunan bir noktasından denize atlama imkanı buluyoruz. Daha sonrasında öğle yemeği almak için Hujung Adasına gidiyoruz. Dileyen misafirlerimiz burada da yüzebilirler. Öğlen yemeğimiz ve serbest zamanın ardından bu bölgedeki küçük ama yemyeşil adalardan biri olan Tengah Adasına gidiyoruz. Burada fotoğraf çekiyoruz dileyen misafirlerimiz bu adada da yüzebilirler. Sonrasında günün son adası olan Besar adasına varıyoruz. Besar Adası bu bölgedeki büyük ve sahili güzel olan adalardan bir tanesidir. Buranın sahilinde keyifli vakit geçirebilir isterseniz snorkel yapabilirsiniz. Daha sonrasında botumuza geçiyoruz ve otelimize doğru yola çıkıyoruz. Akşam yemeğimiz sonrasında konaklama otelimizde. Konaklama Melaka da.</w:t>
+        <w:t xml:space="preserve">Otelimizde alacağımız sabah kahvaltısının ardından Johor Bahru’dan ayrılarak Desaru bölgesine hareket ediyoruz.İlk durağımız Desaru Fruit Farm. Tropikal meyve bahçeleriyle çevrili çiftlikte Malezya’ya özgü çeşitli tropikal meyveleri ve bitkileri yakından tanıma fırsatı buluyoruz. Bölgenin tarımsal yaşamı ve tropikal bitki çeşitliliği hakkında bilgi aldıktan sonra turumuza devam ediyoruz. Ardından Mangrov tekne safarisine çıkıyoruz. Yoğun mangrov ormanları arasında süzülerek zengin tropikal bitki örtüsünü gözlemleyerek Johor'un eşsiz eko sistemini keşfediyoruz. Amazon benzeri atmosferiyle bu huzurlu doğa turu, gerçekten unutulmaz bir deneyim sunuyor. Turumuzun ardından, dinlenmek, kahve içmek ve fotoğraf çekmek için kısa bir mola veriyoruz. Ardından Melaka'ya doğru yola çıkıyoruz. Konforlu bir yolculuğun ardından varıyor ve programımızı tamamlıyoruz. Melaka'da konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — MELAKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltının ardından UNESCO Dünya Miras listesinde yer alan tarihi Malakka şehrinde gezimize başlıyoruz. İlk durağımız bölgenin en ihtişamlı camisi Malakka Camisi olacaktır. Bu cami, Uzak Doğunun tarihi ticari açıdan en stratejik bölgesi olan Malakka boğazının kenarında yer alır. Turumuza A’famosa kalesinde Malezya’nın nasıl sırasıyla Japon, Portekiz, Hollanda ve İngiliz kolonisine girdiğini, Malezya’yı almak için nasıl birbirleri ile savaştıklarını rehberimizden dinliyor, bölgeye hâkim olmak isteyen bu her ülkenin Malezya’da bıraktığı farklı kültür ve izleri görmek için Stadhuys ve St. Paul Kilisesi’ne gidiyoruz. Konuklarımızdan arzu edenler meydanda bulunan Trishaw ismi verilen süslü-yöresel bisiklet-araba tarzındaki araçlarla cüzi bir miktar karşılığında, Malay müzikleri dinleyerek kısa şehir turu yapabilirler. Melaka’da Çinli nüfusun yoğun olması nedeniyle Nyonya (baba) kültürü hakimdir. Bu kültürü yakından tanımak için Baba &amp; Nyonya Müzesi’ni ziyaret edip Çinlilerin yaşadığı Jonkers Walt’a geçiyoruz. Dileyenler Jonkers Walt’ın hemen yakınındaki Cheng Hoon Teng isimli Taoizm ve Konfiçyüs ilkelerinin ikisinin birden yerine getiren dünyadaki ender tapınaklardan birini ziyaret edebilir. Aynı zamanda, eski zamanlarda Çinliler’in güzellik uğruna giyindikleri tek parmak ayakkabılarını aile mesleği olarak idame ettirip halen üreten Nyonya One Finger Shoe mağazasını da ziyaret edebilirsiniz. Malakka turumuz küçük bir tekne turu ile devam ediyor. Tur boyunca nehrin kenarında yer alan yerel ve tarihi Malay evlerini görüyoruz. Keyifli turumuzun ardından Konaklama Melaka otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -214,50 +225,622 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız erken kahvaltının (breakfats box şeklinde olabilir) ardından dönüş için havaalanına transfer. Pasaport ve check in işlemlerinin ardından Katar Havayolları uçağı ile Doha aktarmalı İstanbul’a hareket. Keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qatar Hava Yolları ile Malezya Singapur Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.11.2026 — 22.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qatar Hava Yolları · QR240-QR84 · 15.11.2026 13:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş aktarma: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doha Havalimanı — Varış 15.11.2026 18:10 · Kalkış 15.11.2026 19:55</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş aktarma: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doha Havalimanı — Varış 22.11.2026 14:20 · Kalkış 22.11.2026 18:40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qatar Hava Yolları · QR845-QR245 · 24.09.2026 00:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Katar Havayolları ile İstanbul – Doha – Kuala Lumpur / Kuala Lumpur – Doha – İstanbul arası aktarmalı ekonomik sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
@@ -297,51 +880,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Sabah kahvaltıları ( 6 Adet ) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Tur boyunca kullanılacak lüks otobüs hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Profesyonel Türkçe rehberlik hizmeti                                                                                                               ‣ KUL-SIN arası iç hat uçak bileti</w:t>
+        <w:t xml:space="preserve">‣ Profesyonel Türkçe rehberlik hizmeti                                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣ KUL-SIN arası iç hat uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLMAYAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Şahsi harcamalar</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -418,391 +1012,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Programda belirtilmeyen müze ve ören yerleri (İslam Sanat Müzesi, Singapur Orkide Bahçesi, Melaka Nehir Turu, Sentosa Adası içerisindeki aktiviteler)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">UYARILAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ÜCRETE DAHİL OLANLAR</w:t>
-[...317 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">GENEL ŞARTLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Genel şartlar ‘Tur Broşürü’ nün ve ‘Tur Kayıt Sözleşmesi’nin ayrılmaz bir parçasıdır, bağımsız düşünülemez.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">‣Tur Programımız belli bir katılım şartı ile düzenlenmektedir. Gezi için yeterli katılım sağlanamadığı takdirde, son iptal bildirim tarihi tur kalkışına 20 gün kaladır. Katılım yetersizliği nedeniyle İptal edilen tur operasyon aracılığı ile tarafınıza bildirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Tur programında isim belirtilmeden sadece kategori bilgisi verildiği ve/veya aynı destinasyon için seçenekli bulunduğu durumlarda otel(ler) gezi hareketinden 48 saat önce acentemiz tarafından bildirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Turlar başka acente turları ile birleştirilebilir. Bu gibi durumlarda Acentamız misafirleri Acentamız sorumluluğundadır.</w:t>
       </w:r>
     </w:p>
@@ -836,62 +1122,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Normal pasaportlarda pasaport veriliş tarihinin 10 seneden daha fazla, diğer pasaport tiplerinde ise 5 seneden daha fazla olması durumunda, seyahate katılacak kişinin geçerli vizesi olsa dahi, yurt dışına çıkamaz ve pasaporta vize alım işlemi yapılamaz. Lütfen pasaport bilgi ve detaylarınızı kontrol ediniz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Pasaport polisi Türkiye gümrüklerinden çıkış yapılırken, Türk Vatandaşlarından veya Yabancı uyruklu vatandaşlardan, veya geçerli vizesi olan pasaportu olsa dahi, tüm pasaport tipleri için, (Umuma Mahsus, Hususi Damgalı, Hizmet Damgalı, Diplomatik) seyahat tarihi itibariyle minimum 6 ay geçerlilik şartı aramaktadır. Bu sebeple 6 aydan az geçerliliği olan pasaportlara acentemiz tarafımızdan onay verilmemektedir.6 aydan az geçerliliği olan pasaport sahiplerinin tura katılamamalarından dolayı Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Acentamız geziye katılacak tüketicilerle, gemi, otel, taşıyıcı firmalar ve gezi ile ilgili diğer hizmetleri sunan her türlü üçüncü şahıs ile ve tüzel kişilikler nezdinde aracı konumundadır. Bu nedenle kendisine müracaat ile geziye kayıt olan tüketicilerin, Acente ile taşımayı üstlenen müesseseler arasında yapılmış anlaşmalar hilafına; gösterilen araç programlarında, saatlerde, yerlerinde hazır bulunmamasından, kara, hava ve deniz araçlarının her türlü gecikmelerinden, grev, terör, savaş ve savaş ihtimali bunlara veya benzer mücbir sebeplerden, ulaşım aracını kullananın kendi hatasından veya üçüncü kişilerin şahsi kusurlarından veya öngörülmez teknik hususlardan kaynaklanan her türlü aksaklıklardan, maddi, manevi hasarlı kazalardan konaklama eksik veya tesislerinin hatalı hizmetlerinden,  Acente'nin işleten sıfatı olmaması nedeni ile mevcut sorumluluğu bulunmadığını, asli fail gibi doğrudan doğruya sorumlu olmadığını taraflar bilmektedirler. </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">‣Tüm gümrüklü yurtdışı çıkışlarında kalkış günü ilgili limanda tur hareket saatinden 3 saat önce hazır bulunulması gerekmektedir. Özellikle diğer şehirlerden iç hat uçuşu ile liman yada havalimanlarına gelecek olan misafirlerin uçuş saatlerini limanda olunması gereken saate göre ayarlamaları gerekmektedir. Bu sebepten dolayı geç kalınma ve/veya durumunda tura katılamama sorumluluk yolcuya ait olup, Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur. İlgili havayolunun online check in sitesi var ise, check in işlemlerini tur hareketinden 24 saat önce şahsen yapmaları tavsiye edilir. </w:t>
+        <w:t xml:space="preserve">‣Acentamız geziye katılacak tüketicilerle, gemi, otel, taşıyıcı firmalar ve gezi ile ilgili diğer hizmetleri sunan her türlü üçüncü şahıs ile ve tüzel kişilikler nezdinde aracı konumundadır. Bu nedenle kendisine müracaat ile geziye kayıt olan tüketicilerin, Acente ile taşımayı üstlenen müesseseler arasında yapılmış anlaşmalar hilafına; gösterilen araç programlarında, saatlerde, yerlerinde hazır bulunmamasından, kara, hava ve deniz araçlarının her türlü gecikmelerinden, grev, terör, savaş ve savaş ihtimali bunlara veya benzer mücbir sebeplerden, ulaşım aracını kullananın kendi hatasından veya üçüncü kişilerin şahsi kusurlarından veya öngörülmez teknik hususlardan kaynaklanan her türlü aksaklıklardan, maddi, manevi hasarlı kazalardan konaklama eksik veya tesislerinin hatalı hizmetlerinden, Acente'nin işleten sıfatı olmaması nedeni ile mevcut sorumluluğu bulunmadığını, asli fail gibi doğrudan doğruya sorumlu olmadığını taraflar bilmektedirler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣Tüm gümrüklü yurtdışı çıkışlarında kalkış günü ilgili limanda tur hareket saatinden 3 saat önce hazır bulunulması gerekmektedir. Özellikle diğer şehirlerden iç hat uçuşu ile liman yada havalimanlarına gelecek olan misafirlerin uçuş saatlerini limanda olunması gereken saate göre ayarlamaları gerekmektedir. Bu sebepten dolayı geç kalınma ve/veya durumunda tura katılamama sorumluluk yolcuya ait olup, Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur. İlgili havayolunun online check in sitesi var ise, check in işlemlerini tur hareketinden 24 saat önce şahsen yapmaları tavsiye edilir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Acentamız; havayolu ile yolcularımız arasında aracı konumunda olup, 28.09.1955 Lahey Protokolü’ne tabidir. Uçuş öncesinde uçak saatleri değişebilir. Tüm uçuş saatlerinin tur hareket saatinden 48 saat önce yolcu tarafından teyit edilmesi gerekmektedir. Yolcularımız uçuş detaylarının değişebileceğini bilerek ve kabul ederek turu satın almışlardır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Tur programında dahil olan hizmetlerden otelde alınan kahvaltılar, bulunulan ülkenin kahvaltı kültürüne uygun olarak ve genelde Continental kahvaltı olarak adlandırılan tereyağı, reçel, ekmek, çay veya kahveden oluşan sınırlı bir mönü ile sunulmakta olup gruplar için gruba tahsis edilmiş ayrı bir salonda servis edilebilir.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -957,62 +1243,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Yol üzerinde yapılacak ekstra turlarda, tura katılmayacak olan misafirlerimiz tur lideri tarafından kente girmeden önce yol üzerinde yer alan toplu ulaşım araçlarından yaralanabilecekleri dinlenme alanlarına yönlendirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Tur – Alan – Tur Lideri - Otel bilgilendirmeleri tur hareketinden 48 saat önce operasyon departmanı tarafından mail yolu ile gönderilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Pasaport resmi bir belge niteliğinde olup herhangi bir şekilde zedelenmiş, kirlenmiş, özellikle dikişte veya sayfalarında yırtık olması gibi sebeplerden dolayı pasaport polisi sizi ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir. </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">‣Vize başvurusu için tur bitim tarihinden itibaren en az 6 ay geçerli pasaport ve konsolosluk tarafından istenilen evraklar gerekmektedir. Bu program için Birleşik Arap Emirlikleri vizesi gerekmektedir. Vize alınmış olması ülkeye giriş yapılabileceği anlamına gelmez. Pasaport polisi yolcuyu ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
+        <w:t xml:space="preserve">‣Pasaport resmi bir belge niteliğinde olup herhangi bir şekilde zedelenmiş, kirlenmiş, özellikle dikişte veya sayfalarında yırtık olması gibi sebeplerden dolayı pasaport polisi sizi ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣Vize başvurusu için tur bitim tarihinden itibaren en az 6 ay geçerli pasaport ve konsolosluk tarafından istenilen evraklar gerekmektedir. Bu program için Türk vatandaşlarına vize uygulaması yoktur. Vize alınmış olması ülkeye giriş yapılabileceği anlamına gelmez. Pasaport polisi yolcuyu ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:color w:val="333333"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>