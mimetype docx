--- v0 (2026-06-17)
+++ v1 (2026-08-07)
@@ -144,1671 +144,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — AMMAN – LUT GÖLÜ – AKABE – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınan kahvaltının ardından, dünyanın en alçak noktası olan Lut Gölü (Ölü Deniz)’e hareket ediyoruz. Lut Kavmi’nin helak olduğu bu bölgede kısa bir  serbest zaman verilecektir. Daha sonra Osmanlı Devleti’nin bölgedeki son kalelerinden biri olan Akabe Kalesi ziyaret edilerek şehitlerimiz anılacaktır. Daha sonra akşam yemeğimizi aldıktan sonra Akabe Havalimanı’na transfer oluyoruz. Keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1619 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ÜCRETE DAHİL OLANLAR</w:t>
       </w:r>
     </w:p>
     <w:p>