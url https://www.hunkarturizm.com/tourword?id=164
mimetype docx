--- v0 (2026-06-17)
+++ v1 (2026-08-31)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — ROMA – NAPOLİ – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltının ardından  Napoli’ye hareket , Varışımızın ardından panoramik Napoli şehir turumuza başlıyoruz İlk olarak dünyada eşi benzeri bulunmayan bir antik kent olan Pompei’ye uğruyoruz. Hayatın bir anda, ansızın durduğu bu muazzam antik kent ziyaretçilerini adeta yaşadıkları zamandan çekip hikâyesiyle ve yapılarıyla gezimizin belki de en etkileyici ve en can alıcı noktası olacak. Pompei gezimizin ardından Napoli'ye hareket ediyoruz. Panoramik olarak gerçekleştireceğimiz Napoli şehir turumuzda 16. Yüzyıl'da yapılmış Kraliyet Sarayı, dünyanın en önemli gösterilerine sahne olan San Carlo Tiyatrosu, kafe ve mağazalarıyla ünlü Umberto 1 Galerisi, Roma’daki Pantheon’dan esinlenerek yapılan San Francesco Di Paolo Kilisesi, Plebiscito Meydanı, Angev’in Kalesi ve Napoli Limanı görülecek yerler arasındadır. Napoli şehir turu sonrası serbest zaman. Belirtilen saatte toplanma.Şehir turu sonrası havalimanına hareket. Keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ÜCRETE DAHİL OLANLAR</w:t>
       </w:r>
     </w:p>
     <w:p>