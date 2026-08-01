--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -195,89 +195,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İtalya Turu 5 Gece 6 Gün (Napoli Gidiş-Milano Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.07.2026 — 09.07.2026</w:t>
+        <w:t xml:space="preserve">13.08.2026 — 18.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 04.07.2026 07:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 13.08.2026 07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1896 · 09.07.2026 23:40</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1876 · 18.08.2026 23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -729,89 +729,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İtalya Turu 5 Gece 6 Gün (Napoli Gidiş-Milano Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">13.08.2026 — 18.08.2026</w:t>
+        <w:t xml:space="preserve">15.09.2026 — 20.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 13.08.2026 07:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 15.09.2026 07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1876 · 18.08.2026 23:40</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1896 · 20.09.2026 19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -914,51 +914,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,740.00 €</w:t>
+              <w:t xml:space="preserve">1,640.00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -975,51 +975,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1390 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1036,51 +1036,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1390 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1158,51 +1158,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1390 €</w:t>
+              <w:t xml:space="preserve">1290 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1219,133 +1219,133 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1440 €</w:t>
+              <w:t xml:space="preserve">1340 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İtalya Turu 5 Gece 6 Gün (Napoli Gidiş-Milano Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">15.09.2026 — 20.09.2026</w:t>
+        <w:t xml:space="preserve">19.10.2026 — 24.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 15.09.2026 07:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 19.10.2026 07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1896 · 20.09.2026 19:15</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1876 · 24.10.2026 23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1797,623 +1797,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İtalya Turu 5 Gece 6 Gün (Napoli Gidiş-Milano Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">19.10.2026 — 24.10.2026</w:t>
+        <w:t xml:space="preserve">15.11.2026 — 20.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 19.10.2026 07:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1453 · 15.11.2026 08:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1876 · 24.10.2026 23:40</w:t>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1876 · 12.11.2026 23:40</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1896 · 20.11.2026 19:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>