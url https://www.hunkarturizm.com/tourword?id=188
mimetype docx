--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -166,1118 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — MİLANO – COMO - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası İtalya’nın en ünlü gölü olan Como Gölüne hareket. Alplerin eteklerine sıkışmış sakin ince ve uzun bir göl olan Como Gölü buzul erozyonları sonucunda şekillenmiştir. Como gölünde panoramik turumuzun ardından Avrupa’nın en büyük outlet alışveriş merkezi olan Serravalle Designer Outlet’e hareket.Alışveriş ve serbest zamanın ardından rehberimizin belirleyeceği saatte havalimanına hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1066 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İtalya Turu 5 Gece 6 Gün (Napoli Gidiş-Milano Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
@@ -1772,584 +704,50 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1240 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...532 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ İstanbul – Napoli / Milano – İstanbul Ekonomi Sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>