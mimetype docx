--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -166,1118 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — HİVE – ÜRGENÇ – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah erken saatte kahvaltımızı alıp yaklaşık 40 km uzaklıkta bulunan Harezm vilayetinin şimdiki başkenti Urgenç’teki havalimanına gidiyoruz. Bagaj ve pasaport işlemlerini halledip Özbekistan Hava Yollarının HY 279 sefer sayılı uçağı ile saat 09:25’te İstanbul'a doğru hareket ediyoruz. İstanbul Havalimanına varış saatimiz 11:45. Keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1066 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Özbekistan Havayolları ile İstanbul – Taşkent / Ürgenç – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>