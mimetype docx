--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -144,1118 +144,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — KAHİRE – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından check-out işlemlerimizi tamamlıyoruz. Programımızın sonunda Kahire Uluslararası Havalimanı’na transfer oluyor ve keyifli turumuzu tamamlıyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1066 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>