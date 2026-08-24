--- v1 (2026-07-07)
+++ v2 (2026-08-24)
@@ -1,261 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
+        <w:t xml:space="preserve">Gizemli Mısır Turu (LXR-HBE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. GÜN — İSTANBUL – KAHİRE</w:t>
+        <w:t xml:space="preserve">1. GÜN — İSTANBUL – LUXOR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabiha Gökçen Havalimanı’nda buluşmamızın ardından Air Cairo Havayolları ile Mısır’ın başkenti Kahire’ye hareket ediyoruz. Kahire Uluslararası Havalimanı’na varışımızın ardından havalimanındaki işlemlerimizin ardından yerel bir restorana geçerek Mısır mutfağının seçkin lezzetlerini tadıyoruz. Akşam yemeği sonrası otelimize transfer oluyor, odalarımıza yerleşerek dinlenmeye çekiliyoruz.</w:t>
+        <w:t xml:space="preserve">Sabiha Gökçen Havalimanı’nda buluşmamızın ardından Pegasus Havayollar’nın PC590 sefer sayılı uçağı ile saat 23:15’de Luxor’a uçuşumuzu gerçekleştiriyoruz. Yerel saat ile 00:55’de varışımıza istinaden havalimanından ayrılıyor ve Luxor otelimize transfer oluyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. GÜN — KAHİRE – İSKENDERİYE – KAHİRE</w:t>
+        <w:t xml:space="preserve">2. GÜN — LUXOR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Akdeniz’in incisi İskenderiye’yi keşfetmek üzere yola çıkıyoruz. keyifli bir yolculuğun ardından şehre varıyoruz. Panoramik şehir turumuzda, antik dönemde dünyanın yedi harikasından biri olan İskenderiye Feneri’nin kalıntıları üzerine inşa edilen görkemli Kayıtbay Kalesi’ni ziyaret ediyoruz. Ardından şehrin en önemli dini yapılarından Ebu’l Abbas El Mursi Camii’ni ve Kaside-i Bürde’nin yazarı İmam Busayri’nin türbesini görüyoruz. Programımızı modern dönemin simgelerinden biri olan İskenderiye Kütüphanesi’ni dışarıdan görerek sürdürüyoruz. Turumuzun ardından Kahire’ye dönüş yolculuğuna geçiyoruz. Akşam yerel bir restoranda alacağımız yemeğin ardından otelimize dönerek konaklamamızı gerçekleştiriyoruz.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından otelimizden ayrılıyoru. Nil Nehri’nin batı yakasında gerçekleştireceğimiz keşif turumuzda, ilk durağımız Krallar Vadisi olacak. Antik Mısır’ın birçok firavununun kayalara oyulmuş mezarlarının yer aldığı bu büyüleyici bölgede, geçmişin izlerini adım adım takip ediyoruz.Ardından, Hatşepsut adına inşa edilen görkemli Hatşepsut Tapınağı’nı ziyaret ediyoruz. Turumuzun ardından akşam yemeğimizi yerel bir restoranda alıyoruz. Daha sonra konaklayacağımız otele geçiş. Geceleme Luksor’daki otelimizde. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. GÜN — GİZA PİRAMİTLERİ – ESKİ KAHİRE</w:t>
+        <w:t xml:space="preserve">3. GÜN — LUXOR – HURGHADA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabah otelde alacağımız kahvaltının ardından antik dünyanın en görkemli miraslarından biri olan Giza Piramitleri’ni ziyaret etmek üzere hareket ediyoruz. Keops, Kefren ve Mikerinos piramitlerini dışarıdan görerek bu muazzam yapıların ihtişamına tanıklık ediyoruz. İnsan başlı dev aslan heykeli Sfenks’i yakından inceleme fırsatı buluyoruz. Keops Piramidi’nin, MÖ 2560 yılında Firavun Khufu tarafından yaptırıldığı ve yaklaşık 20 yılda tamamlandığı düşünülmektedir. Yaklaşık 145 metre yüksekliğiyle yüzyıllar boyunca dünyanın en yüksek yapısı olarak kabul edilmiştir. Programımızın devamında Eski Kahire bölgesine geçerek Afrika kıtasının ilk camisi kabul edilen Amr bin As Camii’ni ziyaret ediyoruz. Ardından Sultan Hasan Camii ve İmam Rıfai Camii’ni görüyor, Kıpti Kahire’de yer alan Asma (Hanging) Kilise’yi ziyaret ediyoruz. Günün sonunda yerel bir restoranda akşam yemeğimizi alıyor ve otelimize dönüyoruz.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Nil Nehri’nin doğu yakasında yer alan ve Mısır’ın en büyük tapınak kompleksi olan Karnak Tapınağı’nı ziyaret ediyoruz. UNESCO Dünya Mirası Listesi’nde yer alan bu görkemli yapı; yüzlerce yıl boyunca farklı firavunlar tarafından genişletilmiş olup 134 devasa sütundan oluşan hipostil salonu, dikilitaşları ve heykelleri ile oldukça etkileyicidir. Ardından, Luksor Tapınağı’nı öğleden sonra ziyaret ediyoruz. Nil kıyısındaki konumu ve ihtişamlı yapısıyla dikkat çeken bu tapınak gezimizin ardından Hurgada’ya doğru yola çıkıyoruz. Yaklaşık 4–5 saatlik yolculuğun ardından varış. Konaklama ve akşam yemeği Hurgada’daki otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. GÜN — KAHİRE</w:t>
+        <w:t xml:space="preserve">4. GÜN — HURGHADA – KAHİRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Kahire’ye hâkim bir tepede yer alan Selahaddin Kalesi’ni ziyaret ediyoruz. Kale içerisinde yer alan Kavalalı Mehmet Ali Paşa Camii’ni geziyoruz. Ardından İslam dünyasının en önemli ilim merkezlerinden biri olan ve Kahire’nin tarihi mezarlık alanı olarak bilinen Ölüler Şehri bölgesine geçiyoruz. Burada büyük İslam âlimi İmam Şafi Hazretleri’nin Türbesi’ni ziyaret ediyoruz. Kale içerisinde yer alan Kavalalı Mehmet Ali Paşa Camii’ni geziyor, ardından İslam mimarisinin en etkileyici örneklerinden biri olan Tulunoğlu (İbn Tulun) Camii’ni görüyoruz. Programımızın devamında, beş bin yıllık Mısır tarihine ışık tutan ve dünyanın en zengin koleksiyonlarından birine sahip Kahire Ulusal Müzesi’ni ziyaret ediyoruz. Ardından tarihi Muizz Caddesi’nde yürüyüş yaparak Memlük ve Osmanlı dönemlerinden günümüze ulaşan mimari eserleri yakından inceliyoruz. Kahire’nin en ünlü çarşısı Khan el-Khalili’de serbest zaman veriyor, Hz. Hüseyin Camii’ni ziyaret ediyoruz. Akşam yemeğimizin ardından otelimize dönerek konaklamamızı gerçekleştiriyoruz.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası rehberimizin belirleyeceği saate kadar serbest zaman. Bu süre içerisinde muhteşem Kızıldeniz’in ve otel imkanlarının tadını çıkarabilirsiniz. Ardından rehberimizin belirleyeceği saatte Mısır’ın başkenti Kahire’ye otobüs ile yapacağımız keyifli yolculuğumuz başlıyor. Varışımıza istinaden konaklama yapacağımız otelimize transfer. Geceleme ve akşam yemeği Kahire’de.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. GÜN — KAHİRE – İSTANBUL</w:t>
+        <w:t xml:space="preserve">5. GÜN — KAHİRE – İSKENDERİYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından check-out işlemlerimizi tamamlıyoruz. Programımızın sonunda Kahire Uluslararası Havalimanı’na transfer oluyor ve keyifli turumuzu tamamlıyoruz.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından, antik dünyanın en görkemli miraslarından biri olan Gize Piramitleri’ni ziyaret etmek üzere hareket ediyoruz. Keops Piramidi, Kefren Piramidi ve Mikerinos Piramidi’ni görüyor, ardından Büyük Sfenks ile programımıza devam ediyoruz. Papirüs ve parfüm alışverişi için vereceğimiz serbest zamanın ardından Büyük Mısır Müzesi’ni ziyaret edip tur sonrası İskenderiye’ye doğru yola çıkıyoruz. Varışımızın ardından akşam yemeği ve geceleme İskenderiye otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. GÜN — İSKENDERİYE – İSTANBUL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Akdeniz’in incisi İskenderiye’yi keşfetmeye başlıyoruz. Panoramik şehir turumuzda, antik dönemde dünyanın yedi harikasından biri olan İskenderiye Feneri’nin kalıntıları üzerine inşa edilen görkemli Kayıtbay Kalesi’ni ziyaret ediyoruz. Ardından şehrin en önemli dini yapılarından Ebu’l Abbas El Mursi Camii’ni ve Kaside-i Bürde’nin yazarı İmam Busayri’nin türbesini görüyoruz. Programımızı modern dönemin simgelerinden biri olan İskenderiye Kütüphanesi’ni dışarıdan görerek sürdürüyoruz. Uçuş saatimize kadar rehberimizin belirleyeceği serbest zamanın ardından İskenderiye havalimanına transfer. Pegasus Havayolları’nın PC629 sefer sayılı uçağı ile saat 03:20’de İstanbul Sabiha Gökçen Havalimanı’na uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">27.08.2026 — 31.08.2026</w:t>
+        <w:t xml:space="preserve">15.10.2026 — 19.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM304 · 27.08.2026 14:55</w:t>
+        <w:t xml:space="preserve">Air Cairo  · SM304 · 15.10.2026 14:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM303 · 31.08.2026 17:30</w:t>
+        <w:t xml:space="preserve">Air Cairo  · SM303 · 19.10.2026 17:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -688,108 +710,108 @@
               <w:t xml:space="preserve">795 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır Turu ( Luxor Gidiş - İskenderiye Dönüş )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">03.09.2026 — 07.09.2026</w:t>
+        <w:t xml:space="preserve">20.11.2026 — 26.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM304 · 03.09.2026 14:55</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 20.11.2026 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM303 · 07.09.2026 17:30</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC629 · 26.11.2026 06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -892,51 +914,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,095.00 $</w:t>
+              <w:t xml:space="preserve">1,560.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -953,51 +975,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1240 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1014,51 +1036,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1240 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1075,51 +1097,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 $</w:t>
+              <w:t xml:space="preserve">150 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1136,51 +1158,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">745 $</w:t>
+              <w:t xml:space="preserve">1140 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1197,133 +1219,133 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">795 $</w:t>
+              <w:t xml:space="preserve">1190 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - İskenderiye Dönüş )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">15.10.2026 — 19.10.2026</w:t>
+        <w:t xml:space="preserve">06.12.2026 — 12.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM304 · 15.10.2026 14:55</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 06.11.2026 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM303 · 19.10.2026 17:30</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC629 · 12.12.2026 06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1426,51 +1448,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,095.00 $</w:t>
+              <w:t xml:space="preserve">1,560.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1487,51 +1509,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1240 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1548,51 +1570,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1240 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1609,51 +1631,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 $</w:t>
+              <w:t xml:space="preserve">150 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1670,51 +1692,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">745 $</w:t>
+              <w:t xml:space="preserve">1140 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1731,142 +1753,1210 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">795 $</w:t>
+              <w:t xml:space="preserve">1190 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - İskenderiye Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.01.2027 — 16.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 10.01.2027 23:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC629 · 16.01.2027 06:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,560.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1140 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Ahmet Gülmez Rehberliğinde Gizemli Mısır ( Luxor Gidiş - İskenderiye Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.01.2027 — 04.02.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 29.01.2027 23:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC629 · 04.02.2027 06:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,610.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Air Cairo Havayolları ile İstanbul – Kahire– İstanbul ekonomi sınıf uçak bileti</w:t>
+        <w:t xml:space="preserve">‣ Pegasus Havayolları ile İstanbul (Saw) – Luxor / İskenderiye – İstanbul (Saw) ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Programda belirtilen gezi ve ziyaretler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ 4* otelde 4 Gece konaklama</w:t>
+        <w:t xml:space="preserve">‣ 4*-5* otellerde 5 Gece konaklama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Sabah kahvaltıları ( 4 Adet ) </w:t>
+        <w:t xml:space="preserve">‣ Sabah kahvaltıları ( 5 Adet )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Akşam yemeği ( 4 Adet )</w:t>
+        <w:t xml:space="preserve">‣ Akşam yemeği ( 5 Adet )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Tur boyunca kullanılacak lüks otobüs ve profesyonel şoförlük hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Profesyonel rehberlik hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1877,84 +2967,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Havalimanı ve Güvenlik vergileri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Yerel rehber hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Yerel Bahşişler </w:t>
+        <w:t xml:space="preserve">‣ Yerel Bahşişler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Müze ve Ören Yeri Giriş Ücretleri (Mısır Piramitleri Genel Giriş - Kahire Müzesi giriş ücreti - Kayıtbay Kalesi giriş ücreti – Kahire Kalesi – Ölüler Şehri ve İmam Şafi Türbesi – Tolonoğlu Camii – Muizz Caddesi – Sultan Kalavun Mescidi Toplam Yaklaşık 100 USD dahil.)</w:t>
+        <w:t xml:space="preserve">‣ Müze ve Ören Yeri Giriş Ücretleri (Krallar Vadisi – Hatshepsut Tapınağı – Karnak Tapınağı – Luxor Tapınağı - Mısır Piramitleri Genel Giriş - Kahire Müzesi giriş ücreti – Kayıtbay Kalesi)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLMAYAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Programda belirtilmeyen öğle yemekleri</w:t>
+        <w:t xml:space="preserve">‣ Öğle yemekleri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Yurtdışı Çıkış Harcı</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Yemeklerde alınan içecekler</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1976,315 +3066,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Ücrete Dahil olarak belirtilmeyen tüm harcamalar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Seyahat sağlık sigortası</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Gize Piramitleri iç girişleri ücreti </w:t>
+        <w:t xml:space="preserve">‣ Gize Piramitleri iç girişleri ücreti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Vize Ücreti Kapıda alınmaktadır.</w:t>
+        <w:t xml:space="preserve">‣ Vize Ücreti Kapıda 30 USD karşılığı alınmaktadır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣ ZORUNLU local rehber, kaptan bahşişleri (Kişi başı günlük yaklaşık 6-7 USD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">UYARILAR</w:t>
-      </w:r>
-[...240 lines deleted...]
-        <w:t xml:space="preserve">‣ Vize Ücreti Kapıda alınmaktadır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ÇOK ÖNEMLİ NOTLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 – Tur programındaki oteller tahmini otel listesidir. Bölge müsaitliğine göre aynı standartlarda başka otellerde kalınabilir. Kesin otel bilgisini turdan 48 saat önce acentamızdan öğrenebilirsiniz.</w:t>
       </w:r>
     </w:p>
     <w:p>