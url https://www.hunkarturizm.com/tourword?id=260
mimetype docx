--- v2 (2026-08-24)
+++ v3 (2026-11-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gizemli Mısır Turu (LXR-HBE)</w:t>
+        <w:t xml:space="preserve">Gizemli Mısır Turu (LXR-ALY)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -110,51 +110,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Nil Nehri’nin doğu yakasında yer alan ve Mısır’ın en büyük tapınak kompleksi olan Karnak Tapınağı’nı ziyaret ediyoruz. UNESCO Dünya Mirası Listesi’nde yer alan bu görkemli yapı; yüzlerce yıl boyunca farklı firavunlar tarafından genişletilmiş olup 134 devasa sütundan oluşan hipostil salonu, dikilitaşları ve heykelleri ile oldukça etkileyicidir. Ardından, Luksor Tapınağı’nı öğleden sonra ziyaret ediyoruz. Nil kıyısındaki konumu ve ihtişamlı yapısıyla dikkat çeken bu tapınak gezimizin ardından Hurgada’ya doğru yola çıkıyoruz. Yaklaşık 4–5 saatlik yolculuğun ardından varış. Konaklama ve akşam yemeği Hurgada’daki otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GÜN — HURGHADA – KAHİRE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası rehberimizin belirleyeceği saate kadar serbest zaman. Bu süre içerisinde muhteşem Kızıldeniz’in ve otel imkanlarının tadını çıkarabilirsiniz. Ardından rehberimizin belirleyeceği saatte Mısır’ın başkenti Kahire’ye otobüs ile yapacağımız keyifli yolculuğumuz başlıyor. Varışımıza istinaden konaklama yapacağımız otelimize transfer. Geceleme ve akşam yemeği Kahire’de.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından rehberimizin belirleyeceği saate kadar serbest zaman. Bu süre içerisinde muhteşem Kızıldeniz’in ve otel imkânlarının tadını çıkarabilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ardından rehberimizin belirleyeceği saatte Mısır’ın başkenti Kahire’ye otobüs ile yapacağımız keyifli yolculuğumuz başlıyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kahire’ye varışımızın ardından, İslam dünyasının en önemli âlimlerinden ve Şafii mezhebinin kurucusu olan İmam Şafii Hazretleri’nin Türbesi’ni ziyaret ediyoruz. Kahire’nin tarihi Karafe bölgesinde yer alan türbede, İmam Şafii Hazretleri’nin hayatı ve İslam ilim tarihindeki önemli yeri hakkında rehberimizden bilgiler alıyor, manevi atmosferiyle öne çıkan bu önemli ziyaretimizi gerçekleştiriyoruz.(Not : İmam Şafii Hazretleri camii ziyareti müsaitlik doğrultusunda gerçekleştirilecektir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ziyaretimizin ardından konaklama yapacağımız otelimize transfer oluyoruz. Akşam yemeği ve geceleme Kahire’deki otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — KAHİRE – İSKENDERİYE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından, antik dünyanın en görkemli miraslarından biri olan Gize Piramitleri’ni ziyaret etmek üzere hareket ediyoruz. Keops Piramidi, Kefren Piramidi ve Mikerinos Piramidi’ni görüyor, ardından Büyük Sfenks ile programımıza devam ediyoruz. Papirüs ve parfüm alışverişi için vereceğimiz serbest zamanın ardından Büyük Mısır Müzesi’ni ziyaret edip tur sonrası İskenderiye’ye doğru yola çıkıyoruz. Varışımızın ardından akşam yemeği ve geceleme İskenderiye otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -176,108 +209,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Akdeniz’in incisi İskenderiye’yi keşfetmeye başlıyoruz. Panoramik şehir turumuzda, antik dönemde dünyanın yedi harikasından biri olan İskenderiye Feneri’nin kalıntıları üzerine inşa edilen görkemli Kayıtbay Kalesi’ni ziyaret ediyoruz. Ardından şehrin en önemli dini yapılarından Ebu’l Abbas El Mursi Camii’ni ve Kaside-i Bürde’nin yazarı İmam Busayri’nin türbesini görüyoruz. Programımızı modern dönemin simgelerinden biri olan İskenderiye Kütüphanesi’ni dışarıdan görerek sürdürüyoruz. Uçuş saatimize kadar rehberimizin belirleyeceği serbest zamanın ardından İskenderiye havalimanına transfer. Pegasus Havayolları’nın PC629 sefer sayılı uçağı ile saat 03:20’de İstanbul Sabiha Gökçen Havalimanı’na uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gizemli Mısır Turu</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Ömer Kaptan Rehberliğinde Gizemli Mısır ( Luxor Gidiş - İskenderiye Dönüş )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">15.10.2026 — 19.10.2026</w:t>
+        <w:t xml:space="preserve">06.12.2026 — 12.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM304 · 15.10.2026 14:55</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 06.12.2026 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Cairo  · SM303 · 19.10.2026 17:30</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC629 · 12.12.2026 06:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -380,51 +413,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,095.00 $</w:t>
+              <w:t xml:space="preserve">1,710.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -441,51 +474,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1390 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -502,51 +535,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">845 $</w:t>
+              <w:t xml:space="preserve">1390 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -563,51 +596,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">200 $</w:t>
+              <w:t xml:space="preserve">150 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -624,51 +657,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">745 $</w:t>
+              <w:t xml:space="preserve">1290 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -685,1119 +718,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">795 $</w:t>
-[...1067 lines deleted...]
-              <w:t xml:space="preserve">1190 $</w:t>
+              <w:t xml:space="preserve">1340 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - İskenderiye Dönüş )</w:t>