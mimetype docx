--- v0 (2026-06-01)
+++ v1 (2026-08-26)
@@ -144,584 +144,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — VENEDİK – BOLOGNA – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltının ardından Bologna’ya hareket. Dante, Erasmus ve Kopernik gibi isimlerin yetiştiren ve İtalyanların, şehir mimarisinde çok fazla tuğla kullanılmış olması sebebi ile kızıl şehir olarak adlandırdığı bir orta çağ şehri olan, tarihi dokusu ve yemekleri ile ünlü Bologna’da panoramik şehir turu sonrası alışveriş için serbest zaman. Rehberimizin belirleyeceği saatte toplanma ve Bologna Havalimanına transfer. Türk Hava Yolları’nın tarifeli seferi ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ İstanbul – Roma / Bologna– İstanbul Ekonomi Sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>