--- v1 (2026-08-03)
+++ v2 (2026-09-19)
@@ -121,73 +121,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GÜN — KAZABLANKA - RABAT – MEKNES  - FES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Oteldeki sabah kahvaltısının ardından. Rabat’a hareket ediyoruz. UNESCO Dünya Mirası listesindedir (modern başkent ve tarihi şehir birleşimi olarak). Kraliyet ailesinin ve tüm büyükelçiliklerin bulunduğu şehir olması nedeniyle politik ve diplomatik merkez konumundadır. Ayrıca Rabat şehri, Okaliptüs ve Portekiz mantar ağacı ormanı ile çevrili Rabat Bou Regreg ırmağının kıyısında yer alıyor. Rabat’ta yapacağımız panoramik şehir turunda Hasan Kulesi, Muhammet V anıt mezarı, Kraliyet Sarayı göreceğimiz yerler arasındadır. Sonrasında yine UNESCO Dünya Mirası Listesi’nde yer alan Meknes şehrine doğru yol alıyoruz. 17.yüzyılda Sultan Moulay İsmail’in başkent ilan ettiği Meknes, Fas’ın “dört imparatorluk şehri” arasında yer alır ve mimari sadeliğiyle dikkat çeker. Şehir, İslam zarafeti ile Avrupa mühendisliğinin buluştuğu eşsiz bir örnektir. Görülecek yerler arasında Bab el-Mansour Fas’ın en ihtişamlı şehir kapılarından biri olan bu eser, karmaşık mozaikleri ve heybetli yapısıyla Meknes’in simgesi konumundadır. Lahdim Meydanı ise sokak sanatçıları ve açık hava pazarlarıyla renkli bir atmosfer sunar. Sonrasında UNESCO Dünya Kültür Mirası Listesi'nde yer alan ve Fas'ın dini ve kültürel başkenti olan Fes’e hareket ediyoruz. Akşam yemeği ve konaklama Fes otelimizde. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. GÜN — FES  - ŞAFŞAVAN- TETUAN</w:t>
+        <w:t xml:space="preserve">5. GÜN — FES  - ŞAFŞAVAN- TANCA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oteldeki sabah kahvaltısının ardından eşyalarımızla birlikte otelden ayrılıyor ve Şafşavan’a hareket ediyoruz. Rif Dağları’nın eteklerinde yer alan, mavinin muhtelif tonlarını yansıtan evleri, duvarları, kapıları ve pencereleri ile masallardan çıkmış gibi duran şehirdir. Daracık sokakları ve Gök mavisine boyalı evleri ile nam salmış, ünü Fas’ı aşmış olan ”Mavi Şehir“ de kendinizi mavi bir rüyanın içinde gibi hissedeceksiniz. Fotoğraflamaya ve seyrine doyamayacağınız Şafşavan panoramik şehir gezimizde Kasbah, Medina, V. Muhammed Meydanı’nı sonrası Jemaa Bouzafar Camisini geziyoruz. Gök mavisine boyalı evleri ile nam salmış olan şehirde panoramik gezimizde Kasbah, Medina, V. Muhammed Meydanı’nı sonrası Jemaa Bouzafar Camisini geziyoruz ardından Tetuan’a hareket. Akşam yemeği ve konaklama otelimizde.</w:t>
+        <w:t xml:space="preserve">Oteldeki sabah kahvaltısının ardından eşyalarımızla birlikte otelden ayrılıyor ve Şafşavan’a hareket ediyoruz. Rif Dağları’nın eteklerinde yer alan, mavinin muhtelif tonlarını yansıtan evleri, duvarları, kapıları ve pencereleri ile masallardan çıkmış gibi duran şehirdir. Daracık sokakları ve Gök mavisine boyalı evleri ile nam salmış, ünü Fas’ı aşmış olan ”Mavi Şehir“ de kendinizi mavi bir rüyanın içinde gibi hissedeceksiniz. Fotoğraflamaya ve seyrine doyamayacağınız Şafşavan panoramik şehir gezimizde Kasbah, Medina, V. Muhammed Meydanı’nı sonrası Jemaa Bouzafar Camisini geziyoruz. Gök mavisine boyalı evleri ile nam salmış olan şehirde panoramik gezimizde Kasbah, Medina, V. Muhammed Meydanı’nı sonrası Jemaa Bouzafar Camisini geziyoruz ardından Tanca'ya hareket. Akşam yemeği ve konaklama otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. GÜN — TETUAN – TANCA (TANGIER) – İSTANBUL</w:t>
+        <w:t xml:space="preserve">6. GÜN — TANCA (TANGIER) – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınan erken sabah kahvaltısının ardından eşyalarımızla birlikte otelden ayrılıyoruz. Fas’ın kuzeyindeki incisi Tanca, Atlas Okyanusu ile Akdeniz’in birleşim noktasında ve Cebelitarık Boğazı’na bakan stratejik konumuyla yer alır. Tanca, entelektüel ve edebi geçmişiyle tanınır. Sanat galerileri, kitapçılar ve kültürel etkinlikler oldukça yaygındır. Aynı zamanda çok dilli bir şehirdir Arapça, Fransızca, İspanyolca ve İngilizce yaygın şekilde konuşulur. Dünya tarihinin en büyük Müslüman gezgini ve seyyahlarından biri olan İbn Battuta’nın Mezarı (Makamı) Medina’nın içinde, mütevazı bir sokakta yer alır. Eseri "Rıhle" (Seyahatname- Yolculuklar ) sadece coğrafi bir gezi değil; aynı zamanda 14. yüzyıl İslam dünyasının kültürel, sosyal ve siyasi panoramasını sunar. Atlantik ve Akdeniz’in birleştiği nokta ve Afrika’dan Avrupa’ya uzanan Cebel-i Tarık Manzarasını gördükten Tangier havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Air Arabia Havayolları’nın tarifeli seferi ile saat 18.10’te İstanbul’a hareket ve saat 00.30 da varış. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -686,50 +686,1118 @@
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1240 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia HY ile Ahmet Gülmez Rehberliğinde Otantik Fas Turu 5 Gece 6 Gün</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.12.2026 — 19.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia · 3O438 · 14.12.2026 01:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia · 30528 · 20.12.2026 00:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,610.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia HY ile Ömer Kaptan Rehberliğinde Otantik Fas Turu 5 Gece 6 Gün</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01.02.2027 — 06.02.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia · 3O348 · 01.02.2027 00:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Air Arabia · 30528 · 06.02.2027 23:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,670.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1350 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1350 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1250 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>