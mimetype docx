--- v2 (2026-09-19)
+++ v3 (2026-11-05)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — TANCA (TANGIER) – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınan erken sabah kahvaltısının ardından eşyalarımızla birlikte otelden ayrılıyoruz. Fas’ın kuzeyindeki incisi Tanca, Atlas Okyanusu ile Akdeniz’in birleşim noktasında ve Cebelitarık Boğazı’na bakan stratejik konumuyla yer alır. Tanca, entelektüel ve edebi geçmişiyle tanınır. Sanat galerileri, kitapçılar ve kültürel etkinlikler oldukça yaygındır. Aynı zamanda çok dilli bir şehirdir Arapça, Fransızca, İspanyolca ve İngilizce yaygın şekilde konuşulur. Dünya tarihinin en büyük Müslüman gezgini ve seyyahlarından biri olan İbn Battuta’nın Mezarı (Makamı) Medina’nın içinde, mütevazı bir sokakta yer alır. Eseri "Rıhle" (Seyahatname- Yolculuklar ) sadece coğrafi bir gezi değil; aynı zamanda 14. yüzyıl İslam dünyasının kültürel, sosyal ve siyasi panoramasını sunar. Atlantik ve Akdeniz’in birleştiği nokta ve Afrika’dan Avrupa’ya uzanan Cebel-i Tarık Manzarasını gördükten Tangier havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Air Arabia Havayolları’nın tarifeli seferi ile saat 18.10’te İstanbul’a hareket ve saat 00.30 da varış. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Air Arabia HY ile Ahmet Gülmez Rehberliğinde Otantik Fas Turu 5 Gece 6 Gün</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>