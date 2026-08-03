--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -176,108 +176,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınan erken sabah kahvaltısının ardından eşyalarımızla birlikte otelden ayrılıyoruz. Fas’ın kuzeyindeki incisi Tanca, Atlas Okyanusu ile Akdeniz’in birleşim noktasında ve Cebelitarık Boğazı’na bakan stratejik konumuyla yer alır. Tanca, entelektüel ve edebi geçmişiyle tanınır. Sanat galerileri, kitapçılar ve kültürel etkinlikler oldukça yaygındır. Aynı zamanda çok dilli bir şehirdir Arapça, Fransızca, İspanyolca ve İngilizce yaygın şekilde konuşulur. Dünya tarihinin en büyük Müslüman gezgini ve seyyahlarından biri olan İbn Battuta’nın Mezarı (Makamı) Medina’nın içinde, mütevazı bir sokakta yer alır. Eseri "Rıhle" (Seyahatname- Yolculuklar ) sadece coğrafi bir gezi değil; aynı zamanda 14. yüzyıl İslam dünyasının kültürel, sosyal ve siyasi panoramasını sunar. Atlantik ve Akdeniz’in birleştiği nokta ve Afrika’dan Avrupa’ya uzanan Cebel-i Tarık Manzarasını gördükten Tangier havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Air Arabia Havayolları’nın tarifeli seferi ile saat 18.10’te İstanbul’a hareket ve saat 00.30 da varış. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Arabia ile Ahmet Gülmez Rehberliğinde Otantik Fas Turu 5 Gece 6 Gün</w:t>
+        <w:t xml:space="preserve">Air Arabia HY ile Otantik Fas Turu 5 Gece 6 Gün</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">22.06.2026 — 27.06.2026</w:t>
+        <w:t xml:space="preserve">19.10.2026 — 24.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Arabia · 3O348 · 22.06.2026 01:30</w:t>
+        <w:t xml:space="preserve">Air Arabia · 3O348 · 19.10.2026 01:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Air Arabia · 30528 · 28.06.2026 00:30</w:t>
+        <w:t xml:space="preserve">Air Arabia · 30528 · 25.10.2026 00:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -704,584 +704,50 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1240 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...532 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Air Arabia ile İstanbul (SAW) - Kazablanka / Tangier - İstanbul (SAW) dönüş ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>