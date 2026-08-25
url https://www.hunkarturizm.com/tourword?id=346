--- v0 (2026-06-16)
+++ v1 (2026-08-25)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — BARSELONA – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından şehir turumuza başlıyoruz. Cristof Colomb Heykeli, La Sagrada Familia Kilisesi, La Ramblas Caddesi, Montjuic Tepesi, İspanya ve Catalunya Meydanları, Paseo de Gracia, Gran Via Caddesi, Endülüs Arenası ,Olimpic Liman ve Barcelona'nın en ikonik ve büyüleyici noktalarından İspanyol modernist mimar Antoni Gaudí'nin eserlerinden biri olan renkli mozaikler ve organik şekillerle süslü bir açık hava müzesi Park Güell görülecek yerler arasındadır.Şehir turu sonrası Barselona havalimanına transfer oluyoruz. Bagaj ve bilet işlemlerinden sonra Türk Hava Yolları’nın tarifeli uçağı ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul – Madrid / Barselona – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>