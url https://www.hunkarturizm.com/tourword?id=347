--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — MADRİD – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından şehir turumuza başlıyoruz. Görülecek yerler arasında sırasıyla; Gran Via caddesi, Plaza de İspanya, Don Kişotanıtı, Pramitler, Real Kraliyet sarayı (dışardan), Madrid Ulu cami kalıntıları, Plaza Mayor meydanı, Puerto del Sol meydanı serbest zaman  sonrasında Paseyo de la Castellana caddesi, Sibele sanıtı, Real Madrid stadı bulunmaktadır. Şehir turumuzun ardından rehberimizin belirleyeceği saatte havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Türk Hava Yolları’nın tarifeli uçağı ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ömer Kaptan Rehberliğinde İspanya &amp; Endülüs 5 Gece 6 Gün Turu (Barselona Gidiş-Madrid Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>