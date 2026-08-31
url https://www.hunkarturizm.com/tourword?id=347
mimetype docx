--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -176,108 +176,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından şehir turumuza başlıyoruz. Görülecek yerler arasında sırasıyla; Gran Via caddesi, Plaza de İspanya, Don Kişotanıtı, Pramitler, Real Kraliyet sarayı (dışardan), Madrid Ulu cami kalıntıları, Plaza Mayor meydanı, Puerto del Sol meydanı serbest zaman  sonrasında Paseyo de la Castellana caddesi, Sibele sanıtı, Real Madrid stadı bulunmaktadır. Şehir turumuzun ardından rehberimizin belirleyeceği saatte havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Türk Hava Yolları’nın tarifeli uçağı ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ömer Kaptan Rehberliğinde İspanya &amp; Endülüs 5 Gece 6 Gün Turu (Barselona Gidiş-Madrid Dönüş)</w:t>
+        <w:t xml:space="preserve">İspanya &amp; Endülüs 5 Gece 6 Gün Turu (Barselona Gidiş-Madrid Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.08.2026 — 09.08.2026</w:t>
+        <w:t xml:space="preserve">16.11.2026 — 21.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1853 · 04.08.2026 08:00</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1853 · 16.11.2026 09:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1860 · 09.08.2026 23:40</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1860 · 22.11.2026 00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -380,51 +380,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,880.00 €</w:t>
+              <w:t xml:space="preserve">1,680.00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -441,51 +441,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1590 €</w:t>
+              <w:t xml:space="preserve">1390 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -502,51 +502,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1590 €</w:t>
+              <w:t xml:space="preserve">1390 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -624,51 +624,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1290 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -685,585 +685,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1540 €</w:t>
-[...533 lines deleted...]
-              <w:t xml:space="preserve">1240 €</w:t>
+              <w:t xml:space="preserve">1340 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>