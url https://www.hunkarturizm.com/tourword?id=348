--- v0 (2026-06-16)
+++ v1 (2026-08-24)
@@ -188,584 +188,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — MADRİD – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından şehir turumuza başlıyoruz. Görülecek yerler arasında sırasıyla; Gran Via caddesi, Plaza de İspanya, Don Kişotanıtı, Pramitler, Real Kraliyet sarayı (dışardan), Madrid Ulu cami kalıntıları, Plaza Mayor meydanı, Puerto del Sol meydanı serbest zaman  sonrasında Paseyo de la Castellana caddesi, Sibele sanıtı, Real Madrid stadı bulunmaktadır. Şehir turumuzun ardından rehberimizin belirleyeceği saatte havalimanına hareket. Bagaj ve bilet işlemlerinden sonra Türk Hava Yolları’nın tarifeli uçağı ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul– Barselona / Madrid – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>