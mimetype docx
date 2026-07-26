--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -198,642 +198,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gece saatlerinde alınacak lunchboxlar ile Taşkent Havalimanı’na transfer. AJet Hava Yolları’nın VF584 sefer sayılı uçağı ile saat 07:20’de Ankara’ya hareket. Saat 10:10’da Ankara Esenboğa Havalimanı’na varış ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Özbek Hava Yolları ile Ankara Hareketli Özbekistan Turu</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Ankara Kalkışlı Özbekistan Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.07.2026 — 11.07.2026</w:t>
+        <w:t xml:space="preserve">05.10.2026 — 11.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Özbek Hava Yolları · HY292 · 06.07.2026 11:30</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF583 · 05.10.2026 23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Özbek Hava Yolları · HY291 · 11.07.2026 10:00</w:t>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">AJET  Havayolları · VF584        · 10.08.2026 10:25</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF584        · 11.10.2026 10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1260,584 +726,50 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1340 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...532 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Ajet Havayolları ile Ankara – Taşkent / Taşkent– Ankara gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>