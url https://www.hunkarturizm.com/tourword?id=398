--- v1 (2026-07-26)
+++ v2 (2026-09-14)
@@ -66,51 +66,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Saat 21:30’da Ankara Esenboğa Havalimanı’nda buluşuyor ve AJet Hava Yolları’nın VF583 sefer sayılı uçağı ile saat 23:55’te Özbekistan’ın başkenti Taşkent’e hareket ediyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — TAŞKENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yaklaşık 4,5 saatlik uçuşun ardından saat 06:35’te Taşkent’e varıyoruz ve şehir turumuza başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesi, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesi, Hazret İmam Camii ve Muyi Mübarek Medresesi’nde bulunan, Hazreti Osman dönemine ait olduğu kabul edilen Kur’an-ı Kerim’in orijinal Mushaf’ını görüyoruz. Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Devamında, 1977 yılında hizmete giren ve Orta Asya’nın ilk metrolarından biri olan Taşkent Metrosu’nu geziyoruz. Gün sonunda Taşkent’teki otelimize transfer, otele yerleşme ve konaklama.</w:t>
+        <w:t xml:space="preserve">Yaklaşık 4,5 saatlik uçuşun ardından saat 06:35’te Taşkent’e varıyoruz ve şehir turumuza başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesini, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesini ve Hazret İmam Camiini görüyoruz. Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Devamında, 1977 yılında hizmete giren ve Orta Asya’nın ilk metrolarından biri olan Taşkent Metrosu’nu geziyoruz. Gün sonunda Taşkent’teki otelimize transfer, otele yerleşme ve konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3. GÜN — TAŞKENT – ÜRGENÇ – HİVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Taşkent Havalimanı’na transfer. İç hat uçuşu ile Harezm Vilayeti’nin günümüzdeki başkenti Urgenç’e varıyoruz. Varışta bizi bekleyen aracımızla yaklaşık 40 km uzaklıktaki Hive’ye hareket ediyoruz. Varışın ardından tarihi Hive şehrini gezmeye başlıyoruz. Ata Darvaza Kapısı’ndan giriş yaparak; Muhammed Emin Han Medresesi, Kalta Minar Minaresi, Köhne Ark Kalesi, Muhammed Rahim Han Medresesi ve Hive Hanları Müzesi, Muhammed Emin İnak Medresesi ve Bilim Müzesi, Allah Kulu Han Taş Avlu Sarayı ve Harem Bölümü, Cuma Camii ve Minaresi, İslam Hoca Medresesi ve Minaresi ziyaret edilecektir. Pehlivan Darvaza Kapısı ve Pehlivan Mahmud Türbesi gezilerinin ardından serbest zaman. Geceleme Hive’de.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -217,89 +217,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajet Havayolları ile Ankara Kalkışlı Özbekistan Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">05.10.2026 — 11.10.2026</w:t>
+        <w:t xml:space="preserve">13.11.2026 — 19.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF583 · 05.10.2026 23:55</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF583 · 13.11.2026 23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF584        · 11.10.2026 10:25</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF584        · 19.11.2026 10:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>