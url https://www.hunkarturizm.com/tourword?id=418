--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -217,89 +217,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ankara Hareketli İspanya &amp; Endülüs Turu 6 Gece 7 Gün (Madrid Gidiş-Barselona Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.07.2026 — 10.07.2026</w:t>
+        <w:t xml:space="preserve">15.08.2026 — 21.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF605 · 04.07.2026 10:30</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF605 · 15.08.2026 10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF608 · 10.07.2026 20:45</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF608 · 21.08.2026 20:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -751,89 +751,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ankara Hareketli İspanya &amp; Endülüs Turu 6 Gece 7 Gün (Madrid Gidiş-Barselona Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">18.07.2026 — 24.07.2026</w:t>
+        <w:t xml:space="preserve">24.10.2026 — 30.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF605 · 18.07.2026 10:30</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF605 · 24.10.2026 12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF608 · 24.07.2026 20:45</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF608 · 30.10.2026 20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1242,1118 +1242,50 @@
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1440 €</w:t>
-            </w:r>
-[...1066 lines deleted...]
-              <w:t xml:space="preserve">1140 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>