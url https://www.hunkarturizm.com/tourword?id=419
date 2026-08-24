--- v0 (2026-06-16)
+++ v1 (2026-08-24)
@@ -198,108 +198,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından havalimanına hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ankara Hareketli İspanya &amp; Endülüs Turu (Barselona Gidiş-Madrid Dönüş)</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Ankara Hareketli İspanya Endülüs Turu 6 Gece 7 Gün (Barselona Gidiş-Madrid Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">11.07.2026 — 17.07.2026</w:t>
+        <w:t xml:space="preserve">16.11.2026 — 22.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF607 · 11.07.2026 09:45</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF607 · 16.11.2026 11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF606 · 17.07.2026 19:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF606 · 22.11.2026 19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -402,51 +402,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,760.00 €</w:t>
+              <w:t xml:space="preserve">1,560.00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -463,51 +463,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1290 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -524,51 +524,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1290 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -646,51 +646,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1390 €</w:t>
+              <w:t xml:space="preserve">1190 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -707,1119 +707,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1440 €</w:t>
-[...1067 lines deleted...]
-              <w:t xml:space="preserve">1440 €</w:t>
+              <w:t xml:space="preserve">1240 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>