--- v1 (2026-08-24)
+++ v2 (2026-10-29)
@@ -188,584 +188,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — MADRİD-ANKARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından havalimanına hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Ajet Havayolları ile Ankara ESB – Barselona / Madrid – Ankara ESB gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>