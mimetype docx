--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -44,51 +44,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL – TAŞKENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yolculuğumuz, İstanbul Havalimanı Dış Hatlar Terminali’nde Türk Hava Yolları kontuarları önünde buluşmamızla başlıyor. Check-in ve pasaport işlemlerinin ardından Türk Hava Yolları ile Özbekistan’ın başkenti Taşkent’e hareket ediyoruz. Yaklaşık 4,5 saatlik uçuşun ardından Taşkent’e varıyor ve şehir gezimize başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesi, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesi, Hazreti İmam Camii ve Muyi Mübarek Medresesi'ni ziyaret ediyoruz. Ardından dileyen misafirlerimiz ekstra olarak 2026 yılında açılan ve Hazreti Osman dönemine ait Kuranı Kerimin orijinal nüshası sunulan İslam Medeniyetleri Müzesi’ni bireysel olarak gezebilirler. (yaklaşık 2 saat sürmektedir.) Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Serbest zaman sonrası akşam yemeğinde Özbek pilavı tadıyor ve Taşkent’teki otelimize yerleşiyoruz. Geceleme otelimizde.</w:t>
+        <w:t xml:space="preserve">Yolculuğumuz, İstanbul Havalimanı Dış Hatlar Terminali’nde Türk Hava Yolları kontuarları önünde buluşmamızla başlıyor. Check-in ve pasaport işlemlerinin ardından Türk Hava Yolları ile Özbekistan’ın başkenti Taşkent’e hareket ediyoruz. Yaklaşık 4,5 saatlik uçuşun ardından Taşkent’e varıyor ve şehir gezimize başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesi, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesi, Hazreti İmam Camii ve Muyi Mübarek Medresesi'ni ziyaret ediyoruz.  Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Serbest zaman sonrası akşam yemeğinde Özbek pilavı tadıyor ve Taşkent’teki otelimize yerleşiyoruz. Geceleme otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — TAŞKENT – SEMERKANT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Taşkent Tren İstasyonu’na geçiyor ve Semerkant’a doğru yola çıkıyoruz. Yaklaşık 2 saatlik yolculuk sonrası Semerkant’a varış ve şehir turumuzun başlangıcı. Gezimize Gur-i Emir (Emir Timur Türbesi) ile başlıyoruz. Ardından Registan Meydanı ve burada yer alan Uluğ Bey, Tilla Kari ve Şirdar Medreseleri gezilecektir. Bibi Hanım Camii ziyaretinin ardından Şah-ı Zinde Türbeler Kompleksi’ne geçiyor ve burada Peygamberimizin amcasının oğlu Kusam bin Abbas’ın kabrini ziyaret ediyoruz. Son olarak Uluğ Bey Rasathanesi’ni görüyor, İmam Maturidi ve Hace Ubeydullah-ı Ahrar türbelerini ziyaret ettikten sonra akşam yemeğimizi alıyoruz. Geceleme Semerkant’ta.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -380,51 +380,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,640.00 $</w:t>
+              <w:t xml:space="preserve">1,740.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -441,295 +441,295 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">1390 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1390 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">1340 $</w:t>
+              <w:t xml:space="preserve">1440 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
@@ -1772,50 +1772,3788 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1340 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.04.2027 — 04.05.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 29.04.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 04.05.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05.06.2027 — 10.06.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 05.06.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 10.06.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Türk Hava Yolları ile Ömer Rehberliğinde Özbekistan Turu (TAS-URG) 5 Gece</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.06.2027 — 03.07.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 28.06.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 03.07.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,840.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1590 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1590 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1540 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">03.07.2027 — 08.07.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK368 · 03.07.2027 01:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 08.07.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.07.2027 — 15.07.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 10.07.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 15.07.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.07.2027 — 29.07.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 24.07.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 29.07.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07.08.2027 — 12.08.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 07.08.2027 07:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK 263 · 12.08.2027 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul – Taşkent / Ürgenç – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
@@ -2009,645 +5747,491 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Seyahat sağlık sigortası</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">UYARILAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ÜCRETE DAHİL OLANLAR</w:t>
+        <w:t xml:space="preserve">ÇOK ÖNEMLİ NOTLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul – Taşkent / Ürgenç – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
+        <w:t xml:space="preserve">1 – Tur programındaki oteller tahmini otel listesidir. Bölge müsaitliğine göre aynı standartlarda başka otellerde kalınabilir. Kesin otel bilgisini turdan 48 saat önce acentamızdan öğrenebilirsiniz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Taşkent – Semerkant arası hızlı tren  (Taşkent – Semerkant arası ulaşım, müsaitlik durumuna bağlı olarak hızlı tren ile sağlanacaktır.)  </w:t>
+        <w:t xml:space="preserve">2 – Turlarda kullanılan otel veya restoranlar da alkol servisi olabilir. Bölge şartlarının uygunluğuna göre firmamız mümkün olduğunca alkolsüz mekanlar kullanmaya dikkat etmektedir. Fakat özellikle Avrupa koşullarında otel ve restoranlar alkollüdür.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Programda belirtilen gezi ve ziyaretler</w:t>
+        <w:t xml:space="preserve">3 – Üç kişilik odalar, otellerin müsaitliğine göre verilmektedir. 3 kişilik odalarda ilave yatak uygulaması olup, 3. yatak standart yataktan daha küçük açılır kapanır yatak olabilir. 3 Kişilik odada kalmak isteyen misafirler bunu peşinen kabul etmiş sayılır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Programda belirtilen gezi ve ziyaretlerde ki giriş ücretleri</w:t>
+        <w:t xml:space="preserve">4 – Çocuk indirimleri sadece 2 yetişkin yanında konaklayan çocuklar için geçerlidir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
+        <w:t xml:space="preserve">5 – Vizeli tura katılacak misafirlerimize iptal iade koşullarımızı okuyup vizelerinin yetişeceği tura kayıt yaptırmalarını tavsiye ederiz. Avrupa Turlarında tura 2 ay öncesinden kayıt yaptırmanızı ve vize işlemlerinizi tura 1 ay kala tamamlamanızı tavsiye ederiz. Vizeden kaynaklanacak olası bir aksaklıkta şirketimizin iptal iade koşullarımız geçerlidir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ 4* ve Butik Otellerde 5 Gece konaklama</w:t>
+        <w:t xml:space="preserve">6 – Şirketimiz aracılığıyla alınan vizelerde şirketimizin hiçbir sorumluluğu yoktur. Sadece evrak temini, düzeni, teslimi ile ilgili sizlere danışmanlık hizmeti vermekteyiz. Vizenizin çıkmaması durumunda vize için ödenen ücretin iadesi yoktur. Tur için ödenen ücretin iadesi için iptal iade koşulları geçerlidir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Sabah kahvaltıları</w:t>
+        <w:t xml:space="preserve">7 – Her turda yanınıza mutlaka terlik ve seccade almayı unutmayınız. Seyahat ettiğiniz bölge koşullarına göre her vakitte cami ya da mescid imkanımız bulunmamaktadır. Rehberimiz namaz kılabileceğiniz yer konusunda sizleri yönlendirecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Akşam yemekleri</w:t>
+        <w:t xml:space="preserve">8 – Rehberimiz acentamızın onayı ile programda değişiklik yapma ve hava durumuna ve/veya mücbir sebebe bağlı olarak gezi noktalarında bulunan bazı yerleri iptal etme hakkına sahiptir. Turumuza katılan tüm misafirlerimiz bunu kabul etmiş sayılır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Tur boyunca kullanılacak lüks otobüs ve profesyonel şoförlük hizmeti</w:t>
+        <w:t xml:space="preserve">9 – Tüketicinin veya Acentanın turu iptal etmesi vb. gibi durumlarda; Ücret iadesi misafirin ödediği para birimi üzerinden ve ödediği şekilde iade edilir. (Kredi kartı TL ödeme ise karta TL iade. Döviz ödeme ise döviz iade.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Günlük 1 lt. su ikramı</w:t>
+        <w:t xml:space="preserve">10 – Havayolu şirketlerinde protokol anlaşması gereği sıralı uçuş kuralı bulunmaktadır. Tüketicinin herhangi bir uçuş bacağını kaçırması durumunda, geri kalan tüm uçuş bacakları iptal olur. Hiçbir şekilde iptal/iade veya değişiklik yapılamaz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Profesyonel Türkçe rehberlik hizmeti</w:t>
+        <w:t xml:space="preserve">11 – Turlarımızda oluşabilecek uçak saati değişikliği veya bağlantı uçuşların da yaşanacak gecikmeler nedeniyle misafirlerimizin münferit olarak iç hat uçuşu almamalarını önemle rica ederiz. Şirketimiz tarafından yapılan bağlantılı iç hat uçuşu bir sonraki yurtdışı uçuşunu da kapsamaktadır. İç hatta oluşabilecek gecikme vs durumunda bir sonraki dış hat uçuşuna ücretsiz bilet düzenlenmektedir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Havalimanı ve Güvenlik vergileri</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Yerel rehber hizmeti</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ÜCRETE DAHİL OLMAYANLAR</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Şahsi harcamalar ve Otel Ekstraları</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Öğle yemekleri</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Yurtdışı çıkış harcı </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Ücrete dahil olarak belirtilmeyen tüm harcamalar</w:t>
+        <w:t xml:space="preserve">GENEL ŞARTLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Seyahat sağlık sigortası</w:t>
+        <w:t xml:space="preserve">Genel şartlar ‘Tur Broşürü’ nün ve ‘Tur Kayıt Sözleşmesi’nin ayrılmaz bir parçasıdır, bağımsız düşünülemez.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ÇOK ÖNEMLİ NOTLAR</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 – Tur programındaki oteller tahmini otel listesidir. Bölge müsaitliğine göre aynı standartlarda başka otellerde kalınabilir. Kesin otel bilgisini turdan 48 saat önce acentamızdan öğrenebilirsiniz.</w:t>
+        <w:t xml:space="preserve">‣Tur Programımız belli bir katılım şartı ile düzenlenmektedir. Gezi için yeterli katılım sağlanamadığı takdirde, son iptal bildirim tarihi tur kalkışına 20 gün kaladır. Katılım yetersizliği nedeniyle İptal edilen tur operasyon aracılığı ile tarafınıza bildirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 – Turlarda kullanılan otel veya restoranlar da alkol servisi olabilir. Bölge şartlarının uygunluğuna göre firmamız mümkün olduğunca alkolsüz mekanlar kullanmaya dikkat etmektedir. Fakat özellikle Avrupa koşullarında otel ve restoranlar alkollüdür. </w:t>
+        <w:t xml:space="preserve">‣Tur programında isim belirtilmeden sadece kategori bilgisi verildiği ve/veya aynı destinasyon için seçenekli bulunduğu durumlarda otel(ler) gezi hareketinden 48 saat önce acentemiz tarafından bildirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 – Üç kişilik odalar, otellerin müsaitliğine göre verilmektedir. 3 kişilik odalarda ilave yatak uygulaması olup, 3. yatak standart yataktan daha küçük açılır kapanır yatak olabilir. 3 Kişilik odada kalmak isteyen misafirler bunu peşinen kabul etmiş sayılır.</w:t>
+        <w:t xml:space="preserve">‣Turlar başka acente turları ile birleştirilebilir. Bu gibi durumlarda Acentamız misafirleri Acentamız sorumluluğundadır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 – Çocuk indirimleri sadece 2 yetişkin yanında konaklayan çocuklar için geçerlidir.</w:t>
+        <w:t xml:space="preserve">‣Bu fiyat listesi ve program yeni bir fiyat listesi çıkana kadar geçerlidir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 – Vizeli tura katılacak misafirlerimize iptal iade koşullarımızı okuyup vizelerinin yetişeceği tura kayıt yaptırmalarını tavsiye ederiz. Avrupa Turlarında tura 2 ay öncesinden kayıt yaptırmanızı ve vize işlemlerinizi tura 1 ay kala tamamlamanızı tavsiye ederiz. Vizeden kaynaklanacak olası bir aksaklıkta şirketimizin iptal iade koşullarımız geçerlidir.</w:t>
+        <w:t xml:space="preserve">‣Tüm paket programlarımızdaki fiyatlarımız minimum 10 kişiye kadar kontenjanlar ile sınırlı olup üzeri kişi sayısı gruplarınız için fiyat artışı olabilir. Lütfen fiyat bilgisi sorunuz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 – Şirketimiz aracılığıyla alınan vizelerde şirketimizin hiçbir sorumluluğu yoktur. Sadece evrak temini, düzeni, teslimi ile ilgili sizlere danışmanlık hizmeti vermekteyiz. Vizenizin çıkmaması durumunda vize için ödenen ücretin iadesi yoktur. Tur için ödenen ücretin iadesi için iptal iade koşulları geçerlidir.</w:t>
+        <w:t xml:space="preserve">‣Normal pasaportlarda pasaport veriliş tarihinin 10 seneden daha fazla, diğer pasaport tiplerinde ise 5 seneden daha fazla olması durumunda, seyahate katılacak kişinin geçerli vizesi olsa dahi, yurt dışına çıkamaz ve pasaporta vize alım işlemi yapılamaz. Lütfen pasaport bilgi ve detaylarınızı kontrol ediniz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">7 – Her turda yanınıza mutlaka terlik ve seccade almayı unutmayınız. Seyahat ettiğiniz bölge koşullarına göre her vakitte cami ya da mescid imkanımız bulunmamaktadır. Rehberimiz namaz kılabileceğiniz yer konusunda sizleri yönlendirecektir. </w:t>
+        <w:t xml:space="preserve">‣Pasaport polisi Türkiye gümrüklerinden çıkış yapılırken, Türk Vatandaşlarından veya Yabancı uyruklu vatandaşlardan, veya geçerli vizesi olan pasaportu olsa dahi, tüm pasaport tipleri için, (Umuma Mahsus, Hususi Damgalı, Hizmet Damgalı, Diplomatik) seyahat tarihi itibariyle minimum 6 ay geçerlilik şartı aramaktadır. Bu sebeple 6 aydan az geçerliliği olan pasaportlara acentemiz tarafımızdan onay verilmemektedir.6 aydan az geçerliliği olan pasaport sahiplerinin tura katılamamalarından dolayı Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 – Rehberimiz acentamızın onayı ile programda değişiklik yapma ve hava durumuna ve/veya mücbir sebebe bağlı olarak gezi noktalarında bulunan bazı yerleri iptal etme hakkına sahiptir. Turumuza katılan tüm misafirlerimiz bunu kabul etmiş sayılır. </w:t>
+        <w:t xml:space="preserve">‣Acentamız geziye katılacak tüketicilerle, gemi, otel, taşıyıcı firmalar ve gezi ile ilgili diğer hizmetleri sunan her türlü üçüncü şahıs ile ve tüzel kişilikler nezdinde aracı konumundadır. Bu nedenle kendisine müracaat ile geziye kayıt olan tüketicilerin, Acente ile taşımayı üstlenen müesseseler arasında yapılmış anlaşmalar hilafına; gösterilen araç programlarında, saatlerde, yerlerinde hazır bulunmamasından, kara, hava ve deniz araçlarının her türlü gecikmelerinden, grev, terör, savaş ve savaş ihtimali bunlara veya benzer mücbir sebeplerden, ulaşım aracını kullananın kendi hatasından veya üçüncü kişilerin şahsi kusurlarından veya öngörülmez teknik hususlardan kaynaklanan her türlü aksaklıklardan, maddi, manevi hasarlı kazalardan konaklama eksik veya tesislerinin hatalı hizmetlerinden,  Acente'nin işleten sıfatı olmaması nedeni ile mevcut sorumluluğu bulunmadığını, asli fail gibi doğrudan doğruya sorumlu olmadığını taraflar bilmektedirler.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">9 – Tüketicinin veya Acentanın turu iptal etmesi vb. gibi durumlarda; Ücret iadesi misafirin ödediği para birimi üzerinden ve ödediği şekilde iade edilir. (Kredi kartı TL ödeme ise karta TL iade. Döviz ödeme ise döviz iade.)</w:t>
+        <w:t xml:space="preserve">‣Tüm gümrüklü yurtdışı çıkışlarında kalkış günü ilgili limanda tur hareket saatinden 3 saat önce hazır bulunulması gerekmektedir. Özellikle diğer şehirlerden iç hat uçuşu ile liman yada havalimanlarına gelecek olan misafirlerin uçuş saatlerini limanda olunması gereken saate göre ayarlamaları gerekmektedir. Bu sebepten dolayı geç kalınma ve/veya durumunda tura katılamama sorumluluk yolcuya ait olup, Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur. İlgili havayolunun online check in sitesi var ise, check in işlemlerini tur hareketinden 24 saat önce şahsen yapmaları tavsiye edilir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 – Havayolu şirketlerinde protokol anlaşması gereği sıralı uçuş kuralı bulunmaktadır. Tüketicinin herhangi bir uçuş bacağını kaçırması durumunda, geri kalan tüm uçuş bacakları iptal olur. Hiçbir şekilde iptal/iade veya değişiklik yapılamaz.</w:t>
+        <w:t xml:space="preserve">‣Acentamız; havayolu ile yolcularımız arasında aracı konumunda olup, 28.09.1955 Lahey Protokolü’ne tabidir. Uçuş öncesinde uçak saatleri değişebilir. Tüm uçuş saatlerinin tur hareket saatinden 48 saat önce yolcu tarafından teyit edilmesi gerekmektedir. Yolcularımız uçuş detaylarının değişebileceğini bilerek ve kabul ederek turu satın almışlardır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">11 – Turlarımızda oluşabilecek uçak saati değişikliği veya bağlantı uçuşların da yaşanacak gecikmeler nedeniyle misafirlerimizin münferit olarak iç hat uçuşu almamalarını önemle rica ederiz. Şirketimiz tarafından yapılan bağlantılı iç hat uçuşu bir sonraki yurtdışı uçuşunu da kapsamaktadır. İç hatta oluşabilecek gecikme vs durumunda bir sonraki dış hat uçuşuna ücretsiz bilet düzenlenmektedir.</w:t>
+        <w:t xml:space="preserve">‣Tur programında dahil olan hizmetlerden otelde alınan kahvaltılar, bulunulan ülkenin kahvaltı kültürüne uygun olarak ve genelde Continental kahvaltı olarak adlandırılan tereyağı, reçel, ekmek, çay veya kahveden oluşan sınırlı bir mönü ile sunulmakta olup gruplar için gruba tahsis edilmiş ayrı bir salonda servis edilebilir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">GENEL ŞARTLAR</w:t>
+        <w:t xml:space="preserve">‣3 Kişilik odalar, otellerin müsaitliğine göre verilebilmekte olup, bu tip odalarda 3. Kişiye tahsis edilen yatak standart yataklardan küçüktür. 3 Kişilik odalar 1 büyük yatak + 1ilave yataktan oluşmaktadır. İlave yataklar açma-kapama ve couch bed olarak adlandırılan yataklardan oluştukları için tur katılımcısı 3. Kişi ve/veya çocuk rezervasyonlarında odalarda yaşanabilecek sıkışıklık ve yatak tipini kabul ettiklerini beyan etmiş sayılırlar. Çocuk indirimleri 2 yetişkin yanında kalan –yaş grubuna uyan- tek çocuk için geçerlidir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Genel şartlar ‘Tur Broşürü’ nün ve ‘Tur Kayıt Sözleşmesi’nin ayrılmaz bir parçasıdır, bağımsız düşünülemez.</w:t>
+        <w:t xml:space="preserve">‣Otellerde sınırlı sayıda TWIN (2 ayrı yataklı) oda bulunmasından dolayı, TWIN oda talebinizi rezervasyondan önce kontrol ediniz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Tur Programımız belli bir katılım şartı ile düzenlenmektedir. Gezi için yeterli katılım sağlanamadığı takdirde, son iptal bildirim tarihi tur kalkışına 20 gün kaladır. Katılım yetersizliği nedeniyle İptal edilen tur operasyon aracılığı ile tarafınıza bildirilecektir.</w:t>
+        <w:t xml:space="preserve">‣18 yaş altı reşit sayılmayan çocukların anne veya babalarından biri veya her ikisi ile beraber tura katılmadığı durumlarda, tura katılım için gerekli olan muvaffakatnamelerin seyahat sırasında kişilerin yanında bulundurmaları zorunludur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Tur programında isim belirtilmeden sadece kategori bilgisi verildiği ve/veya aynı destinasyon için seçenekli bulunduğu durumlarda otel(ler) gezi hareketinden 48 saat önce acentemiz tarafından bildirilecektir.</w:t>
+        <w:t xml:space="preserve">‣Panoramik şehir turu, şehirlerin tanıtımı için düzenlenen 2-3 saat süreli turlar olup içeriği değişmemek şartıyla farklı günlerde düzenlenebilir. Müze, ören yeri girişlerini içermez. Ekstra turlar, tur lideri tarafından belirlenecek kişi sayısı ile gerçekleştirilir ve günleri programın akışına göre tur lideri tarafından değiştirilebilir. Hava durumuna bağlı olarak turlar gerçekleşmeyebilir. Yerel otoriteler tarafından gezilmesine, gidilmesine herhangi bir sebeple izin verilmeyen gezi ya da turlar yapılmaz. Bu gezi ya da turların yapılamamasından Acentamız sorumlu tutulamaz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Turlar başka acente turları ile birleştirilebilir. Bu gibi durumlarda Acentamız misafirleri Acentamız sorumluluğundadır.</w:t>
+        <w:t xml:space="preserve">‣Kişilerin tura katılımlarında ki sağlık sorunları, hamilelik durumu, sürekli kullanımda bulundukları ilaçlar ve bu ilaçlar ile ilgili raporları yanlarında bulundurmaları gerekmektedir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Bu fiyat listesi ve program yeni bir fiyat listesi çıkana kadar geçerlidir.</w:t>
+        <w:t xml:space="preserve">‣Yol üzerinde yapılacak ekstra turlarda, tura katılmayacak olan misafirlerimiz tur lideri tarafından kente girmeden önce yol üzerinde yer alan toplu ulaşım araçlarından yaralanabilecekleri dinlenme alanlarına yönlendirilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Tüm paket programlarımızdaki fiyatlarımız minimum 10 kişiye kadar kontenjanlar ile sınırlı olup üzeri kişi sayısı gruplarınız için fiyat artışı olabilir. Lütfen fiyat bilgisi sorunuz.</w:t>
+        <w:t xml:space="preserve">‣Tur – Alan – Tur Lideri - Otel bilgilendirmeleri tur hareketinden 48 saat önce operasyon departmanı tarafından mail yolu ile gönderilecektir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Normal pasaportlarda pasaport veriliş tarihinin 10 seneden daha fazla, diğer pasaport tiplerinde ise 5 seneden daha fazla olması durumunda, seyahate katılacak kişinin geçerli vizesi olsa dahi, yurt dışına çıkamaz ve pasaporta vize alım işlemi yapılamaz. Lütfen pasaport bilgi ve detaylarınızı kontrol ediniz.</w:t>
+        <w:t xml:space="preserve">‣Pasaport resmi bir belge niteliğinde olup herhangi bir şekilde zedelenmiş, kirlenmiş, özellikle dikişte veya sayfalarında yırtık olması gibi sebeplerden dolayı pasaport polisi sizi ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Pasaport polisi Türkiye gümrüklerinden çıkış yapılırken, Türk Vatandaşlarından veya Yabancı uyruklu vatandaşlardan, veya geçerli vizesi olan pasaportu olsa dahi, tüm pasaport tipleri için, (Umuma Mahsus, Hususi Damgalı, Hizmet Damgalı, Diplomatik) seyahat tarihi itibariyle minimum 6 ay geçerlilik şartı aramaktadır. Bu sebeple 6 aydan az geçerliliği olan pasaportlara acentemiz tarafımızdan onay verilmemektedir.6 aydan az geçerliliği olan pasaport sahiplerinin tura katılamamalarından dolayı Acentamız’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur.</w:t>
-[...141 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">‣Vize başvurusu için tur bitim tarihinden itibaren en az 6 ay geçerli pasaport ve konsolosluk tarafından istenilen evraklar gerekmektedir. Bu program için Türk vatandaşlarına vize uygulaması yoktur. Vize alınmış olması ülkeye giriş yapılabileceği anlamına gelmez. Pasaport polisi yolcuyu ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:color w:val="333333"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>