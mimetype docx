--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Havayolları İle Özbekistan</w:t>
+        <w:t xml:space="preserve">Türk Havayolları İle Özbekistan (Tas-Ugc)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -234,50 +234,584 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları · TK366 · 08.09.2026 07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları · TK263        · 13.09.2026 10:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,640.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1390 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1340 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Kasım Ara Tatili Özbekistan Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.11.2026 — 18.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK368 · 13.11.2026 01:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK263 · 18.11.2026 11:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>