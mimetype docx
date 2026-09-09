--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -44,51 +44,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL – TAŞKENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yolculuğumuz, İstanbul Havalimanı Dış Hatlar Terminali’nde Türk Hava Yolları kontuarları önünde buluşmamızla başlıyor. Check-in ve pasaport işlemlerinin ardından Türk Hava Yolları’nın TK366 sefer sayılı uçağı ile saat 07:15’te Özbekistan’ın başkenti Taşkent’e hareket ediyoruz. Yaklaşık 4,5 saatlik uçuşun ardından saat 13:55’te Taşkent’e varıyor ve şehir gezimize başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesi, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesi, Hazret İmam Camii ve Muyi Mübarek Medresesi’nde bulunan, Hazreti Osman dönemine ait olduğu kabul edilen Kur’an-ı Kerim’in orijinal Mushaf’ını görüyoruz. Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Serbest zaman sonrası akşam yemeğinde Özbek pilavı tadıyor ve Taşkent’teki otelimize yerleşiyoruz. Geceleme otelimizde.</w:t>
+        <w:t xml:space="preserve">Yolculuğumuz, İstanbul Havalimanı Dış Hatlar Terminali’nde Türk Hava Yolları kontuarları önünde buluşmamızla başlıyor. Check-in ve pasaport işlemlerinin ardından Türk Hava Yolları ile Özbekistan’ın başkenti Taşkent’e hareket ediyoruz. Yaklaşık 4,5 saatlik uçuşun ardından Taşkent’e varıyor ve şehir gezimize başlıyoruz. Geniş ve düzenli caddeleriyle dikkat çeken Taşkent’te; Keffal Şaşi Türbesi, günümüzde hediyelik eşya ve el sanatları atölyelerine ev sahipliği yapan Barak Han Medresesi, Hazreti İmam Camii ve Muyi Mübarek Medresesi'ni ziyaret ediyoruz. Ardından dileyen misafirlerimiz ekstra olarak 2026 yılında açılan ve Hazreti Osman dönemine ait Kuranı Kerimin orijinal nüshası sunulan İslam Medeniyetleri Müzesi’ni bireysel olarak gezebilirler. (yaklaşık 2 saat sürmektedir.) Emir Timur Meydanı ve İstiklal Meydanı gezilerimizin ardından, yaklaşık 2.000 yıldır pazar yeri olarak kullanılan Çarşı Pazarı’nı ziyaret ediyoruz. Serbest zaman sonrası akşam yemeğinde Özbek pilavı tadıyor ve Taşkent’teki otelimize yerleşiyoruz. Geceleme otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — TAŞKENT – SEMERKANT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Taşkent Tren İstasyonu’na geçiyor ve Semerkant’a doğru yola çıkıyoruz. Yaklaşık 2 saatlik yolculuk sonrası Semerkant’a varış ve şehir turumuzun başlangıcı. Gezimize Gur-i Emir (Emir Timur Türbesi) ile başlıyoruz. Ardından Registan Meydanı ve burada yer alan Uluğ Bey, Tilla Kari ve Şirdar Medreseleri gezilecektir. Bibi Hanım Camii ziyaretinin ardından Şah-ı Zinde Türbeler Kompleksi’ne geçiyor ve burada Peygamberimizin amcasının oğlu Kusam bin Abbas’ın kabrini ziyaret ediyoruz. Son olarak Uluğ Bey Rasathanesi’ni görüyor, İmam Maturidi ve Hace Ubeydullah-ı Ahrar türbelerini ziyaret ettikten sonra akşam yemeğimizi alıyoruz. Geceleme Semerkant’ta.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -154,596 +154,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugün tüm gün Hive’yi geziyoruz. Kahvaltının ardından Türkmenistan sınırına oldukça yakın konumda bulunan tarihi Hive şehrine Ata Darvaza Kapısı’ndan giriş yapıyoruz. Muhammed Emin Han Medresesi, Kalta Minar Minaresi, Köhne Ark Kalesi, Muhammed Rahim Han Medresesi ve Hive Hanları Müzesi, Muhammed Emin İnak Medresesi ve Bilim Müzesi, Allah Kulu Han Taş Avlu Sarayı ve Harem Bölümü, Cuma Camii ve Minaresi, İslam Hoca Medresesi ve Minaresi ziyaret edilecektir. Pehlivan Darvaza Kapısı ve Pehlivan Mahmud Türbesi ziyaretinin ardından alışveriş ve serbest zaman. Geceleme Hive’de.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — HİVE – ÜRGENÇ – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabah erken saatlerde kahvaltımızı aldıktan sonra, yaklaşık 40 km uzaklıktaki Urgenç Havalimanı’na transfer. Bagaj ve pasaport işlemlerinin ardından Türk Hava Yolları’nın TK263 sefer sayılı uçağı ile saat 08:30’da İstanbul’a hareket ediyoruz. Saat 11:00’de İstanbul Havalimanı’na varış ve keyifli turumuzun sonu.</w:t>
+        <w:t xml:space="preserve">Sabah erken saatlerde kahvaltımızı aldıktan sonra, yaklaşık 40 km uzaklıktaki Urgenç Havalimanı’na transfer. Bagaj ve pasaport işlemlerinin ardından Türk Hava Yolları ile İstanbul’a hareket ediyoruz. Yerel saat ile İstanbul Havalimanı’na varış ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları ile Kasım Ara Tatili Özbekistan Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>