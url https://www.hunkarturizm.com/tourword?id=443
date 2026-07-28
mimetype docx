--- v0 (2026-06-01)
+++ v1 (2026-07-28)
@@ -188,584 +188,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — BUDAPEŞTE - ESTERGON &amp; VISEGRAD &amp; SZENTENDRE - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kahvaltının ardından Estergon &amp; Visegrad &amp; Szentendre turumuzu gerçekleştiriyoruz. Bu turumuzda Türk tarihinde önemli stratejik öneme sahip olan Estergon Kalesi ve Macar Katolik Kilisesi’nin merkezi olan Estergon Bazilikası’nı geziyoruz. Serbest zamanın ardından Szentendere Artistler Köyü’ne gidiyoruz. Macaristan’ın tüm hediyelik eşyalarını uygun fiyatlarla alma imkanına sahip olacağınız ziyaretimiz sonrasında havalimanına hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ THY ile İstanbul – Prag / Budapeşte – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>