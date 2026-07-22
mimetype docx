--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -254,1118 +254,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — PRİZREN-PRİŞTİNE-İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kahvaltımızın ardından otelimizden check-out yaparak ayrılıyor ve turumuza başlıyoruz. Osmanlı'nın bir çok eserinin bulunduğu Kosova'nın ikinci büyük şehri olan Prizren'de yapacağımız şehir turunda Halveti Tekkesi, Gazi Mehmet Paşa hamamı, Fatih Sultan Mehmed'in ordusu ile namaz kıldığı Namazgah, Bayraklı Camii, Maraş semti ve köprüsü,400 yıllık büyük çınar, Emin Paşa Camii, T.C Prizren Başkonsolosluk binası, Taşköprü, Şadırvan Meydanı, Sinan Paşa Camii, Aziz Gorgi ve Katolik kiliseleri, Camisi Yugoslavya zamanında yıkılmış ancak minaresi ayakta kalmayı başarabilmiş Arasta Camii minaresi, savaşın etkilerini hala görebildiğimiz Sırp mahallesi görülecek yerler arasındadır. Serbest zamanın ardından otobüsümüzle Priştine uluslararası havalimanına hareket. Pasaport ve gümrük işlemlerinin ardından Pegasus Hava Yolları ile İstanbul’a uçuş ve Sabiha Gökçen Havalimanına varış.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1066 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Pegasus Havayolları ile Sabiha Gökçen – Saraybosna / Priştine – Sabiha Gökçen gidiş dönüş ekonomi sınıfı uçak bileti </w:t>
       </w:r>
     </w:p>
     <w:p>