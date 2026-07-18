--- v0 (2026-05-27)
+++ v1 (2026-07-18)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde erken alacağımız kahvaltının ardından otelden çıkış işlemlerimizi tamamlayarak eşyalarımızla birlikte otobüsümüze yerleşiyoruz. İlk olarak 1984 yılı kış olimpiyatlarının yapıldığı İgman dağı eteklerinde Bosna nehrinin kaynağı olan milli park “Vrelo Bosne” ya varış.  Kuğuların, yaban ördeklerinin özgürce yaşadığı bu doğal parkta su kaynakları, yeşilin ve mevsimine göre sonbaharın her tonunu görme imkanı buluyoruz. Ardından 92 – 95 yılları arasındaki savaşta Boşnakların en kritik hamlelerinden biri olan ve havalimanının altına kazılan Yaşam Tüne’lini ziyaret ediyoruz. Savaşın seyrini değiştiren ve tarihin en uzun kuşatması ( 4 yıl 4 ay ) sayılan Saraybosna kuşatmasını yaran bu tünel ve müzesinde orijinal görüntülerden hazırlanmış 15 dk lık bir video ile savaşı hissediyoruz.  Fotoğraf galerisi, savaş haritası ve savaş zamanında kullanılan araç gerecin sergilendiği bu müzeyi gezdikten sonra havalimanına hareket. Pasaport ve gümrük işlemlerinin ardından İstanbul’a uçuş ve varış.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul – Saraybosna - İstanbul arası Ekonomik Sınıf Uçak Bileti</w:t>
       </w:r>
     </w:p>
     <w:p>