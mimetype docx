--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -283,3827 +283,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Büyük Balkan Turu ( SJJ-SKP ) THY ile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.06.2026 — 12.06.2026</w:t>
+        <w:t xml:space="preserve">25.07.2026 — 31.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 06.06.2026 07:20</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 25.07.2026 07:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 12.06.2026 22:45</w:t>
-[...3202 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 31.07.2026 22:45</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 07.08.2026 22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>