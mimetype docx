--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -283,89 +283,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Büyük Balkan Turu ( SJJ-SKP ) THY ile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">25.07.2026 — 31.07.2026</w:t>
+        <w:t xml:space="preserve">29.08.2026 — 04.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 25.07.2026 07:20</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 29.08.2026 07:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 31.07.2026 22:45</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 04.09.2026 22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -798,2778 +798,108 @@
               <w:t xml:space="preserve">900 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Büyük Balkan Turu ( SJJ-SKP ) THY ile</w:t>
+        <w:t xml:space="preserve">Büyük Balkan Turu ( SJJ-PRN ) THY ile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">08.08.2026 — 14.08.2026</w:t>
+        <w:t xml:space="preserve">06.09.2026 — 12.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 08.08.2026 07:20</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1021 · 06.09.2026 07:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 14.08.2026 22:45</w:t>
-[...2669 lines deleted...]
-        <w:t xml:space="preserve">Türk Hava Yolları · TK1006 · 18.09.2026 22:45</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK1020 · 12.09.2026 23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>