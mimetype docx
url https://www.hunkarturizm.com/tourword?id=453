--- v1 (2026-07-18)
+++ v2 (2026-09-20)
@@ -44,383 +44,361 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL– MEDİNE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">İstanbul havalimanında buluşmamızla birlikte saat 13:20 uçağı ile Medine’ ye uçuş. Saat 16:50 de Medine Havalimanına varışınıza istinaden havalimanından ayrılıyoruz. İlk durağımız Mescid-i Nebevî. Peygamberimiz Hz Muhammed Mustafa, Hz. Ebû Bekir ve Hz. Ömer’i ziyaret ediyoruz. Bunun adına ilk selamlama deniliyor. (Ümmetimden her kim kabrime kadar gelir ve bana selam verirse onun selamına icabet ederim.) Bizde peygamberimizi selamlayarak programımıza başlıyoruz.</w:t>
+        <w:t xml:space="preserve">Sabiha Gökçen Havalimanında buluşmamızın ardından AJET HY’nin tarifeli seferi ile Medine’ ye uçuş. Yerel saat ile  Medine Havalimanına varışımıza istinaden havalimanından ayrılıyor ve kahvaltımızı aldıktan sonra turumuza başlıyoruz. İlk durağımız Mescid-i Nebevî. Peygamberimiz Hz Muhammed Mustafa, Hz. Ebû Bekir ve Hz. Ömer’i ziyaret ediyoruz. Bunun adına ilk selamlama deniliyor. (Ümmetimden her kim kabrime kadar gelir ve bana selam verirse onun selamına icabet ederim.) Bizde peygamberimizi selamlayarak programımıza başlıyoruz. Sonrasında içinde nice kıymetli sahabenin ve Ehl-i Beyt’in yattığı Cennetül Bakii kabristanını dışarıdan görüyor ve Akabinde Mescid çevresinde bulunan Bulut Mescidini ziyaret ediyoruz. Ziyaretlerimizin ardından otele hareket ve konaklama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — MEDİNE TAM GÜN SERBEST ZAMAN – GÜNÜBİRLİK AL ULA TURU (EXTRA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sonrasında içinde nice kıymetli sahabenin ve Ehl-i Beyt’in yattığı Cennetül Bakii kabristanını dışarıdan görüyor ve Akabinde Mescid çevresinde bulunan Bulut Mescidini ziyaret ediyoruz. Ziyaretlerimizin ardından otele hareket ve konaklama.</w:t>
+        <w:t xml:space="preserve">Bugün tamgün serbest zaman, bugünü Medine de ibadet ile zamanınızı değerlendirebilir ve alış veriş yapabilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dileyen misafirlerimiz ekstra olarak düzenlenecek olan Al Ula turuna katılabilir. (Al Ula’ nın Medine’ ye arası otobüs ile yaklaşık 4 saat uzaklıktadır.) Al Ula, UNESCO Dünya Mirası listesinde yer alan Kayalara oyulmuş Nebati mezarları ve doğal kaya oluşumlarıyla Aynı zamanda çöl manzaraları, vahaları ve kültürel etkinlikleriyle önemli bir turizm merkezidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzun ve Keyifli bir yolculuğun ardından ilk durağımız Elephant Rock (Fil Kayası) ziyaret ediyor ve fotoğraf molası veriyoruz. Daha sonra Jeep safari ile birlikte Petra Antik Kenti’nin de devamı niteliğindeki Medain Salihi (HEGRA) bölgesini ziyaret ediyoruz. Arkeolojik ve tarihi önemi yüksek olan bu yeri ziyaret ettikten sonra Old City’ye hareket ediyor ve burada serbest zaman veriyoruz. Serbest zaman sonrası Medine’ ye transfer Medine’ye varışımız yaklaşık 22.00 Sularında olacaktır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiyat Kişibaşı 150 USD (Ulaşım + Rehberlik + Lokal Rehberlik + Jeep Safari ile Hegra Turu ve Giriş Ücreti Fiyata Dahil)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0-6 Yaş Ücretsiz / 7-11 Yaş % 50 İndirimli</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Süresi 13 Saat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. GÜN — MEDİNE TAM GÜN SERBEST ZAMAN – GÜNÜBİRLİK AL ULA TURU (EXTRA)</w:t>
+        <w:t xml:space="preserve">3. GÜN — MEDİNE – MEKKE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bugün tamgün serbest zaman, bugünü Medine de ibadet ile zamanınızı değerlendirebilir ve alış veriş yapabilirsiniz.</w:t>
+        <w:t xml:space="preserve">İslam hukukuna göre Mekke’ye giden tüm Müslümanların Umre yapma mecburiyeti vardır. Yerel otoritede böyle bir uygulama zorunluluğu yoktur. Umre yapacak misafirlerimizin Mikat sınırına girmeden Umre için niyet edip ihrama girmeleri gerekmektedir. Medine Otelimizden İhramlarınızı giyerek ayrılmanızı tavsiye ederiz. Rehberimiz bu konuda sizleri detaylı bilgilendirecektir. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dileyen misafirlerimiz ekstra olarak düzenlenecek olan Al Ula turuna katılabilir. (Al Ula’ nın Medine’ ye arası otobüs ile yaklaşık 4 saat uzaklıktadır.) Al Ula, UNESCO Dünya Mirası listesinde yer alan Kayalara oyulmuş Nebati mezarları ve doğal kaya oluşumlarıyla Aynı zamanda çöl manzaraları, vahaları ve kültürel etkinlikleriyle önemli bir turizm merkezidir.</w:t>
+        <w:t xml:space="preserve">Medine’deki otelimizde alacağımız kahvaltının ardından sırasıyla Mescid-i Kıbleteyn, Cuma Mescidi ve Kuba Mescidi’ ni ziyaret ettikten sonra Mekke’ ye hareket ediyoruz. Yolculuğumuz boyunca rehberimiz, bu toprakların tarihsel ve kültürel bilgileri ve yapılacak ibadetler hakkında kısa kısa bilgilendirmeler yapacaktır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uzun ve Keyifli bir yolculuğun ardından ilk durağımız Elephant Rock (Fil Kayası) ziyaret ediyor ve fotoğraf molası veriyoruz. Daha sonra Jeep safari ile birlikte Petra Antik Kenti’nin de devamı niteliğindeki Medain Salihi (HEGRA) bölgesini ziyaret ediyoruz. Arkeolojik ve tarihi önemi yüksek olan bu yeri ziyaret ettikten sonra Old City’ye hareket ediyor ve burada serbest zaman veriyoruz. Serbest zaman sonrası Medine’ ye transfer Medine’ye varışımız yaklaşık 22.00 Sularında olacaktır.</w:t>
+        <w:t xml:space="preserve">Varışımıza istinaden otele yerleşme. Otelde bir süre dinlendikten sonra ilk olarak Umre İbadetimizi yapmak üzere Allah’ın evi, ilk mabet, Kıblemiz Kabe’i Muazzama’ya varıyoruz. Rehber-Hocalarımız eşliğinde Umre tavafımızı gerçekleştiriyor ardından Safa ile Merve tepeleri arasında Sa’yımızı yapıyoruz. Sonrasında ihramdan çıkarak umre ibadetimizi tamamlıyoruz. Allah Kabul Buyursun… Daha sonra otelimize geri dönüyoruz. Konaklama otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fiyat Kişibaşı 150 USD (Ulaşım + Rehberlik + Lokal Rehberlik + Jeep Safari ile Hegra Turu ve Giriş Ücreti Fiyata Dahil)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. GÜN — MEKKE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">Otelimizde alacağımız kahvaltı sonrası öğlene kadar serbest zaman. Dileyen misafirlerimiz vaktini Kabe’de ibadet ederek geçirebilir. Belirtilen saatte otelimizin lobisinde buluşma ve çevre gezileri için hareket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mekke Çevre Gezileri Turunda Sırasıyla Sevr Dağı, Arafat, Müzdelife, Mina ve Nur Dağı, Cin Mescidi ve Şecere Mescidinin panoromik olarak ziyaret edilmesi ve rehberimizin bu kutsal yerler hakkında bilgiler vermesinden sonra deve çiftliği ziyareti. Deve çiftliği ziyaretinden sonra Mekke İslam Eserleri Müzesinin ziyaret edilmesi (müze ziyareti müzenin çalışma saatine göre değişkenlik gösterebilir).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiyat Kişibaşı 35 USD (Ulaşım + Rehberlik Ücreti Fiyata Dahil)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">0-6 Yaş Ücretsiz / 7-11 Yaş % 50 İndirimli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tur Süresi 13 Saat</w:t>
+        <w:t xml:space="preserve">Tur Süresi 4 Saat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. GÜN — MEKKE – CİDDE - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve">Keyifli bir turumuzun daha sonuna geldik. Başka turlarda tekrar görüşmek dileğiyle…</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Cuma namazına kadar serbest zaman. Ardından Cidde’ye hareket. Varışımıza müteakip Panoramik Cidde Turu yapıyoruz. İlk Durağımız Al – Balad yani eski şehir. Al-Balad, Cidde'nin tarihi bölgesidir. Balad, kelimenin tam anlamıyla "Kasaba" olarak tercüme edilebilir. Al-Balad, 7. yüzyılda kurulmuş ve yıllarca Cidde’nin merkezi olmuştur. Sonrasında Korniş sahilinde yürüyüş ve fotoğraf molası. Ardından Havalimanına hareket, AJET HY ile İstanbul’a uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür ve Umre Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">08.09.2026 — 12.09.2026</w:t>
+        <w:t xml:space="preserve">12.10.2026 — 17.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 08.09.2026 13:20</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF1505 · 12.10.2026 02:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 12.09.2026 21:10</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 17.10.2026 07:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -523,51 +501,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,090.00 $</w:t>
+              <w:t xml:space="preserve">1,190.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -584,377 +562,377 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">890 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">890 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">840 $</w:t>
+              <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">15.09.2026 — 19.09.2026</w:t>
+        <w:t xml:space="preserve">13.10.2026 — 17.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 15.09.2026 13:20</w:t>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 13.10.2026 13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 19.09.2026 21:10</w:t>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 17.10.2026 21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1057,51 +1035,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,090.00 $</w:t>
+              <w:t xml:space="preserve">1,190.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1118,377 +1096,377 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">890 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">890 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">840 $</w:t>
+              <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür ve Umre Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">22.09.2026 — 26.09.2026</w:t>
+        <w:t xml:space="preserve">25.10.2026 — 31.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 22.09.2026 13:20</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF205 · 25.10.2026 23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 26.09.2026 21:10</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 31.10.2026 07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1591,51 +1569,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,090.00 $</w:t>
+              <w:t xml:space="preserve">1,190.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -1652,377 +1630,377 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">890 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">890 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">840 $</w:t>
+              <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">29.09.2026 — 03.10.2026</w:t>
+        <w:t xml:space="preserve">27.10.2026 — 31.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 29.09.2026 13:20</w:t>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 27.10.2026 13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 03.10.2026 21:10</w:t>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 31.10.2026 00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2125,51 +2103,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,090.00 $</w:t>
+              <w:t xml:space="preserve">1,190.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -2186,377 +2164,377 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">890 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">890 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">840 $</w:t>
+              <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür ve Umre Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.10.2026 — 10.10.2026</w:t>
+        <w:t xml:space="preserve">15.11.2026 — 21.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 06.10.2026 13:20</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF205 · 15.11.2026 23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 10.10.2026 21:10</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 21.11.2026 07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2659,51 +2637,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,190.00 $</w:t>
+              <w:t xml:space="preserve">1,290.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -2720,377 +2698,377 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">990 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">990 $</w:t>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">940 $</w:t>
+              <w:t xml:space="preserve">1040 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Saudi Airline ile Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür ve Umre Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">13.10.2026 — 17.10.2026</w:t>
+        <w:t xml:space="preserve">06.12.2026 — 12.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 258 · 13.10.2026 13:20</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF205 · 06.12.2026 23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV 261 · 17.10.2026 21:10</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 12.12.2026 07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -3517,2738 +3495,68 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...2668 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Saudi Airline ile İstanbul – Medine / Cidde – İstanbul arası ekonomi sınıf uçak bileti</w:t>
+        <w:t xml:space="preserve">‣AJET HY ile İstanbul – Medine / Cidde – İstanbul arası ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Programda belirtilen gezi ve ziyaretler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
       </w:r>
     </w:p>
     <w:p>