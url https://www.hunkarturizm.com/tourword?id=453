--- v2 (2026-09-20)
+++ v3 (2026-11-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suudi Arabistan ve Umre Turu - 4 Gece</w:t>
+        <w:t xml:space="preserve">Suudi Arabistan Kültür Turu - 4 Gece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -176,51 +176,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">İslam hukukuna göre Mekke’ye giden tüm Müslümanların Umre yapma mecburiyeti vardır. Yerel otoritede böyle bir uygulama zorunluluğu yoktur. Umre yapacak misafirlerimizin Mikat sınırına girmeden Umre için niyet edip ihrama girmeleri gerekmektedir. Medine Otelimizden İhramlarınızı giyerek ayrılmanızı tavsiye ederiz. Rehberimiz bu konuda sizleri detaylı bilgilendirecektir. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Medine’deki otelimizde alacağımız kahvaltının ardından sırasıyla Mescid-i Kıbleteyn, Cuma Mescidi ve Kuba Mescidi’ ni ziyaret ettikten sonra Mekke’ ye hareket ediyoruz. Yolculuğumuz boyunca rehberimiz, bu toprakların tarihsel ve kültürel bilgileri ve yapılacak ibadetler hakkında kısa kısa bilgilendirmeler yapacaktır.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Varışımıza istinaden otele yerleşme. Otelde bir süre dinlendikten sonra ilk olarak Umre İbadetimizi yapmak üzere Allah’ın evi, ilk mabet, Kıblemiz Kabe’i Muazzama’ya varıyoruz. Rehber-Hocalarımız eşliğinde Umre tavafımızı gerçekleştiriyor ardından Safa ile Merve tepeleri arasında Sa’yımızı yapıyoruz. Sonrasında ihramdan çıkarak umre ibadetimizi tamamlıyoruz. Allah Kabul Buyursun… Daha sonra otelimize geri dönüyoruz. Konaklama otelimizde.</w:t>
+        <w:t xml:space="preserve">Varışımıza istinaden otele yerleşme. Otelde bir süre dinlendikten sonra dileyen misafirlerimiz otel servisleri ile hareket edip, bölgedeki hocalar ile umre ibadetlerini yerine getirebilirler. Konaklama otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GÜN — MEKKE</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -297,108 +297,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Cuma namazına kadar serbest zaman. Ardından Cidde’ye hareket. Varışımıza müteakip Panoramik Cidde Turu yapıyoruz. İlk Durağımız Al – Balad yani eski şehir. Al-Balad, Cidde'nin tarihi bölgesidir. Balad, kelimenin tam anlamıyla "Kasaba" olarak tercüme edilebilir. Al-Balad, 7. yüzyılda kurulmuş ve yıllarca Cidde’nin merkezi olmuştur. Sonrasında Korniş sahilinde yürüyüş ve fotoğraf molası. Ardından Havalimanına hareket, AJET HY ile İstanbul’a uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür ve Umre Turu</w:t>
+        <w:t xml:space="preserve">Ajet Havayolları ile Suudi Arabistan Kültür Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">12.10.2026 — 17.10.2026</w:t>
+        <w:t xml:space="preserve">06.12.2026 — 12.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF1505 · 12.10.2026 02:35</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF205 · 06.12.2026 23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 17.10.2026 07:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF190 · 12.12.2026 07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -825,2720 +825,50 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">940 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...2668 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣AJET HY ile İstanbul – Medine / Cidde – İstanbul arası ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>