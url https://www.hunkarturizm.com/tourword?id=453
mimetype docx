--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -6237,51 +6237,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Programda belirtilen gezi ve ziyaretler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣Otelde 4 Gece Konaklama</w:t>
+        <w:t xml:space="preserve">‣2 Gece Medine 4 ve 5 Yıldızlı Otelde konaklamma (Hill Otel vb.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣2 Gece Mekke 4 ve 5 Yıldızlı Otelde konaklama (Park Inn by Radisson Makkah Aziziyah vb.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Sabah kahvaltıları 4 Adet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣Profesyonel Türkçe rehberlik</w:t>
       </w:r>
     </w:p>
     <w:p>