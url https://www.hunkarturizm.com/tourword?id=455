--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -88,50 +88,347 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Akşam saatlerinde kaptanımızın “Hoş Geldiniz” resepsiyonu ve Aroya mutfağının seçkin lezzetleri ile tanışma zamanı. Yolculuğumuz gece yarısı başlıyor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. GÜN — Marmaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege ile Akdeniz’in buluştuğu noktada yer alan Marmaris, turkuaz denizi, yemyeşil doğası ve canlı atmosferiyle büyüleyici bir tatil cennetidir. Tarihi kalesi, büyüleyici koyları ve enerjik atmosferiyle hem huzur hem eğlenceyi bir arada sunuyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sizde burayı kendi isteğinize göre keşfedebilir ve zamanınızı değerlendirebilirsiniz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. GÜN — Bodrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege’nin incisi Bodrum’a hoş geldiniz. Marina boyunca yürüyüş, antik tiyatro gezisi ya da mavi koylarda tekne turu... Gününüzü ister keşif, ister dinlenme ile değerlendirin. Öğleden sonra Aroya Lounge’ta canlı müzik eşliğinde bir fincan Türk kahvesi iyi gidebilir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. GÜN — Süveyş Kanalı Geçişi | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalkış: 03:00 | Geçiş: 15:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabahın ilk ışıklarında Süveyş Kanalı’ndan geçiş başlıyor. Bu nadir deneyimi, güverteden sıcak içeceklerle izlemek unutulmaz olacak. Gün boyunca kanal coğrafyası hakkında bilgilendirme anonsları ve canlı anlatımlar yapılacaktır. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. GÜN — Şarm El Şeyh | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 05:00 | Hareket: 23:59 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kızıldeniz’in renkli mercanları, alan kumsallar ve otantik pazarlar... Şarm El Şeyh’te tam gün boyunca dinlenebilir veya dalış/şnorkel turlarına katılarak Kızıldeniz’in su altı dünyasını keşfedebilirsiniz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. GÜN — Denizde Seyir | Cidde’ye Yolculuk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemimiz Suudi Arabistan kıyılarına doğru ilerlerken bugün tam bir dinlenme günü. Aroya’nın özel lounge alanlarında manzaranın tadını çıkarın, özel Arap çayı sunumu eşliğinde kitap okuyun veya zanaat atölyelerine katılın. Akşam, cruise bölümünün kapanışını özel gala yemeği ile yapıyoruz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umre ibadetini yerine getirecek misafirlerimizin Cidde’ye yaklaşırken Mikat sınırlarına girmeden İhrama girmeleri, Umre’ye niyet edip gerekli dualar ve dini vecibelerini yerine getirmeleri gerekmektedir. Din görevlisi arkadaşlarımız sizleri bu konuda uyaracaklardır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. GÜN — Cidde’den Kutsal Topraklara: Umre Başlangıcı</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 07:00 – Cidde, Suudi Arabistan </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruise programımız sona eriyor ancak ruhsal yolculuğumuz şimdi başlıyor. Gemi çıkış işlemleri sonrası, özel otobüslerle Mekke’ye hareket ediyoruz. Yaklaşık 2 saatlik konforlu yolculuk sonrası Mekke’deki otelimize yerleşiyoruz. Günün ilerleyen saatlerinde din görevlimiz ve rehberimiz eşliğinde Umre ibadeti için hazırlık yapılacak: İhram giyme ve niyet </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kâbe’de Tavaf </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safa ve Merve arasında Sa’y </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tıraş ve ihramdan çıkış </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geceleme: Mekke </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">10. GÜN — Mekke’de Maneviyat Günü</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugün, Mescid-i Haram’da kişisel ibadetleriniz ve dualarınız için serbest zaman sunulmaktadır. Dileyen misafirlerimiz için rehber eşliğinde kısa çevre gezisi düzenlenecektir: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Arafat Ovası </w:t>
       </w:r>
     </w:p>
@@ -291,1542 +588,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">15. GÜN — Medine - İstanbul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından İstanbul uçuşumuz için Medine havalimanına geçiyoruz. Bagaj ve check in işlemlerinden sonra uçağımıza geçiyoruz.  İyi Yolculuklar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurDay"/>
-[...295 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...1066 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Gemide Açık Büfe Sabah, Öğle ve Akşam Yemekleri </w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">• 4 Gece Mekke’ de 4*(Kâbe’ ye uzak oteller) ve 5*Otellerde Yarım Pansiyon Konaklama </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">• 2 Gece Medine’de 4*(Kâbe’ ye uzak oteller) ve5*Otellerde Yarım Pansiyon Konaklama </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Şov, animasyon vb. gemideki eğlence ve aktiviteler. </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">• Cidde – Mekke arası otobüslerle Transfer  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">• Mekke ve Medine Türkçe Rehber ve Din Görevlisi Hizmet </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">• Mekke Medine arası otobüslerle transfer  </w:t>
       </w:r>
     </w:p>
@@ -1838,139 +693,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">• Medine- İstanbul tek yön ekonomi sınıf dönüş uçak bileti </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">• Multiple Suudi Arabistan vizesi (1 yıl geçerli)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Açık büfe ve lobide bulunan sebil ve otomatlardan alınan su ve diğer sıcak soğuk içecekler.</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLMAYAN HİZMETLER</w:t>
-      </w:r>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">•    Kuru temizleme, oda servisi vb. tüm kişisel harcamalar </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">•    Seyahat, sağlık sigortası </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">•    Türk Vatandaşları için Yurtdışı çıkış harcı </w:t>
       </w:r>
     </w:p>
     <w:p>