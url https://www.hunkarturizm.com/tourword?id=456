--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -144,584 +144,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — ST.PETERSBURG - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınan kahvaltı sonrası durağımız Dostoyevski Müzesi. Suç ve Ceza,Karamazov Kardeşler gibi ünlü eserlere sahip Dostoyevski’nin yazarlık kariyerine ve kişisel yaşamına dair izleri göreceğimiz müze ziyaretinin ardından St.Petersbug Kanal gezimizi gerçekleştiriyoruz.Tekne turumuzda rehberimiz eşliğinde St. Petersburg’u bir de kanallardan görerek, Neva Nehri’ne kadar uzanıyoruz. Turumuzun ardından Rehberimizin belirleyeceği saatte havalimanına transfer oluyoruz. Bagaj ve bilet işlemlerinden sonra Pegasus Hava Yolları’nın tarifeli uçağı ile İstanbul’a hareket ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Pegasus Havayolları ile Sabiha Gökçen Havalimanı – Moskova gidiş , ST Petersburg – Sabiha Gökçen Havalimanı dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>