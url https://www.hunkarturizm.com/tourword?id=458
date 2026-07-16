--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -199,584 +199,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alınacak kahvaltı sonrası ilk önce  Busra Antik Kenti, Rahip Bahira Manastır ve kilise kalıntıları ile Roma ve Bizans kalıntıları, Antik tiyatro ve şehir surlarını gördükten sonra Beyrut’a hareket. Sınır ve gümrük geçişinden sonra Beyrut gezimizde; Sahil Yolu, Güvercin Kayalıkları, Mohammad Al-Amin Camii (Mavi Cami), modern ama klasik Osmanlı mimarisini yansıtan cami, şehir manzaralı meydanda yer alır. Ardından, dileyen misafirlerimiz Turkuaz Akdeniz suları üzerinde tekne turuna katılabilirler. Pigeon Rocks (Güvercin Kayalıkları) çevresinde dolaşarak ve kayalıkların arasından geçerken, özellikle gün batımında fotoğraf için eşsiz manzaralara tanıklık edeceğiz. Sonrasında Lübnan mutfağı deneyimi, el sanatları alışverişi ve şehir ritmini gözlemlemek için en uygun mekanlardan otantik çarşılarda (souks) vereceğimiz serbest zamanın ardından modern bir sahil kompleksi, restoran ve kafelerle dolu Zaitunay Bay’a geçiyoruz.  Serbest akşam yemeği molası sonrası belirtilen saatte havalimanına transfer oluyoruz. Pegasus Hava Yolları ile İstanbul’a hareket ve varışla turumuz sona eriyor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamanın Rotası Şam&amp;Beyrut Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>