--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — EDINBURGH - ISTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah kahvaltısının ardından serbest zaman.Rehberimizin belirleyeceği saatte havalimanına hareket Pegasus Hava Yolları’nın tarifeli seferi ile İstanbul’a hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Pegasus ile İstanbul - Londra - İstanbul arası uçak bileti,</w:t>
       </w:r>
     </w:p>
     <w:p>