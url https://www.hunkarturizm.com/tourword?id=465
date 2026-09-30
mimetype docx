--- v0 (2026-07-02)
+++ v1 (2026-09-30)
@@ -166,584 +166,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — VILNIUS – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası uçak saatine kadar serbest zaman. Rehberimizin belirlediği saatte toplanma ve havalimanına transfer. THY’nin tarifeli seferi ile İstanbul’a uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">THY ile Kuzeyin Saklı Hazineleri Baltık Başkentleri Turu 5 Gece 6 Gün</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>