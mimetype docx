--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -294,89 +294,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Belgrad- Üsküp )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">11.07.2026 — 18.07.2026</w:t>
+        <w:t xml:space="preserve">25.07.2026 — 01.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 11.07.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 25.07.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 18.07.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 01.08.2026 18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -828,89 +828,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Belgrad- Üsküp )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">25.07.2026 — 01.08.2026</w:t>
+        <w:t xml:space="preserve">08.08.2026 — 15.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 25.07.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 08.08.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 01.08.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 15.08.2026 18:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1362,623 +1362,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Belgrad- Üsküp )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">08.08.2026 — 15.08.2026</w:t>
+        <w:t xml:space="preserve">22.08.2026 — 29.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 08.08.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 22.08.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 15.08.2026 18:00</w:t>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 29.08.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 29.08.2026 16:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>