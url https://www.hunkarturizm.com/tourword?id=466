--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -265,1652 +265,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">07:00 Kahvaltı. 08:00 Otelden hareket Kahvaltımızın ardından otelimizden check out yaparak ayrılıyor ve Üsküp kalesi yakınında otobüsümüzden iniyor ve şehir turumuza başlıyoruz. Osmanlı İmparatorluğunun 500 yıldan fazla hüküm sürdüğü ve hala eski halini koruyabilmiş orijinal adı ile Üsküp Türk Çarşısında yayan olarak turumuza başlıyoruz.  Turumuz esnasında göreceğimiz yerler ; Mustafa Paşa Camii, Kuyumcular Sokak, Arasta Camii, Vardar Nehri üzerine inşa edilmiş ve Üsküp’ün simgesi Taşköprü, Türk ve Yahudi Mahallesi, Davut Paşa Hamamı, Çifte Hamam, Murat Paşa camii, Sulu Han, Kapan Han, Kurşunlu Han, 2011 de Yunanistan’la isim krizine neden olan devasa Büyük İskender Heykeli, Büyük İskender’in babası 2. Filip Heykeli, Vardar Nehri, Makedonya Arkeoloji Müzesi ve Arşiv binası, Ulusal Tiyatro Binası, Direniş Müzesi, Kiril alfabesini bulan azizler Kiril ve Metodi’nin heykelleri, 17. Yy dan kalma Aziz Spas Kilisesi, Rahibe teresa anıtı ve Teresa müzesi, 1963 depreminde yıkıldığı hali ile duran Eski Tren İstasyonu binası yer almaktadır. Yaya turumuzun ardından Üsküp havalimanına hareket. Pasaport ve gümrük işlemlerinin ardından AJET HY’nin charter uçuşu ile Konya’ya hareket. Yerel saat ile ….’da Konya’ya varış ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1600 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Konya Direk Gidiş-Dönüş Uçak bileti (Belgrad/Üsküp) </w:t>
       </w:r>
     </w:p>
     <w:p>