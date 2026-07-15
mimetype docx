--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -371,89 +371,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Üsküp - Belgrad )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">04.07.2026 — 11.07.2026</w:t>
+        <w:t xml:space="preserve">18.07.2026 — 25.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 04.07.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 18.07.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 11.07.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 25.07.2026 19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -556,51 +556,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,240.00 €</w:t>
+              <w:t xml:space="preserve">1300 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -617,51 +617,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">990 €</w:t>
+              <w:t xml:space="preserve">1050 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -678,51 +678,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">990 €</w:t>
+              <w:t xml:space="preserve">1050 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -800,51 +800,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">790 €</w:t>
+              <w:t xml:space="preserve">850 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -861,133 +861,133 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">890 €</w:t>
+              <w:t xml:space="preserve">950 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Üsküp - Belgrad )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">18.07.2026 — 25.07.2026</w:t>
+        <w:t xml:space="preserve">01.08.2026 — 08.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 18.07.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 01.08.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 25.07.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 08.08.2026 18:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1439,623 +1439,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konya Hareketli Baştan Başa Balkanlar ( Üsküp - Belgrad )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">01.08.2026 — 08.08.2026</w:t>
+        <w:t xml:space="preserve">15.08.2026 — 22.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 01.08.2026 10:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 15.08.2026 14:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 08.08.2026 18:00</w:t>
-[...533 lines deleted...]
-        <w:t xml:space="preserve">AJET  Havayolları · VF · 22.08.2026 18:00</w:t>
+        <w:t xml:space="preserve">AJET  Havayolları · VF · 22.08.2026 19:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>