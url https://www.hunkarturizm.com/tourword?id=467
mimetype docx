--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -342,1652 +342,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8. GÜN — BELGRAD – KONYA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabah otelde alacağımız kahvaltının ardından Belgrad şehir turumuza başlıyoruz. Bu turumuz esnasında, Yeni Belgrad , Dedinje’de Josip Broz Tito’nun Mozolesi, Yeni Adalet Sarayı, Federal Parlamento, Terazije Caddesi, Ulusal Tiyatro, Osmanlı donanmasının ikmal merkezlerinden Belgrad Kalesi, Kale Meydanı, Taş Meydan, Şehit Ali Paşa Türbesi, Bayraklı Cami, Meryem Ana Gül Kilisesini ziyaretin ardından Sava Katedrali, 1999’da Kosova olayları sebebi ile Nato tarafından Belgrad’ta bombalanan Genel Kurmay Başkanlığı binası, polis merkezi binası, Çin Büyükelçiliği Göreceğimiz yerler arasındadır. Serbest zamanın ardından Belgrad Nikola Tesla havalimanına hareket. Pasaport ve gümrük işlemlerinin ardından saat …… uçuşu ile Konya’ya hareket ve varış.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1600 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Konya Direk Gidiş-Dönüş Uçak bileti (Üsküp/Belgrad) </w:t>
       </w:r>
     </w:p>
     <w:p>