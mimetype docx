--- v0 (2026-06-15)
+++ v1 (2026-10-29)
@@ -1,347 +1,815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">G.Kore&amp;Japonya ( Koyo Mevsimi )</w:t>
+        <w:t xml:space="preserve">G.Kore&amp;Japonya</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — ISTANBUL- SEUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">İstanbul Havalimanı dış hatlar gidiş terminali giden yolcu salonunda buluşma Türk Hava Yolları ile saat 17.10’ da Seul’e uçuş.</w:t>
+        <w:t xml:space="preserve">İstanbul Havalimanı dış hatlar gidiş terminali giden yolcu salonunda buluşma Türk Hava Yolları ile saat 16.45’ de Seul’e uçuş.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — SEUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Yerel saat ile 08.40’de Seul Havalimanına varış. Seul’e varışımızla beraber şehir turumuza başlıyoruz. Kore’de 1950-1953 yılları arasında savaşan Türk askerleri Savaş Anıtı, Namsan Tepesi, SSG Floa Market, Seul’ün kalbide yer alan hareketli, canlı, şık gökdelenler, popüler butikler, lüks restoranlar, neon ışıklar, dinamik bir cadde aynı zamanda tarihi tapınaklar, geleneksel çayevlerini harmanlayarak unutulmaz bir zaman sunan Gangnam caddesi görülecek yerler arasındadır. Akşam yemeği sonrası konaklama Seul otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. GÜN — SEUL- OSAKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası alışveriş ve serbest zaman. Otelden çıkış işlemlerimizi tamamlayıp Güney Kore’nin modern yüzüne çok büyük katkı sağlayan Joseon Hanedanı (1935) tarafından inşa edilmiş en büyük saray olan Gyeongbokgung Sarayı, yine bu hanedan döneminden günümüze kadar ulaşan geleneksel Kore kültürünü yaşatan evlerinin bulunduğu Bukchon Hanok Köyü ve Kwangjang yöresel Market alışveriş yapacağımız ve göreceğimiz yerler arasındadır. Sonrasında Seul Havalimanına hareket ve Osaka’ya uçuş. Varışımıza müteakip otele yerleşme ve Osaka otelimizde konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. GÜN — SEUL</w:t>
+        <w:t xml:space="preserve">4. GÜN — OSAKA – NARA- OSAKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yerel saat ile 09:05’de Seul Havalimanına varış. Seul’e varışımızla beraber şehir turumuza başlıyoruz. Kore’de 1950-1953 yılları arasında savaşan Türk askerleri Savaş Anıtı, Namsan Tepesi, SSG Floa Market, Seul’ün kalbide yer alan hareketli, canlı, şık gökdelenler, popüler butikler, lüks restoranlar, neon ışıklar, dinamik bir cadde aynı zamanda tarihi tapınaklar, geleneksel çayevlerini harmanlayarak unutulmaz bir zaman sunan Gangnam caddesi görülecek yerler arasındadır. Akşam yemeği sonrası konaklama Seul otelimizde.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası otelimizden ayrılıyoruz ve otobüsümüzle Nara’ya hareket. Unesco Dünya Mirasları listesindeki Todaji Tapınağını ziyaret ediyoruz. Nara Milli Parkı ve bahçesinde serbestçe gezinen Nara geyiklerini de görme imkanı bulacağız. Japon Bahçesinde meşhur sağlık kaynağı Matcha çayı içiyoruz ve akabinde Osaka’ya dönüş. Osaka gezimizde Kinkaku Tapınağı diğer adı ile Altın Tapınak’ın görülmesi, yüksek modadan, geleneksel el sanatlarına kadar her bütçeye ve her zevke uygun dükkanların olduğu, kanal kenarına kurulan Dotonbori bölgesi ve Shinsaibashi alışveriş caddesinde sınırsız sayıda kafe ve restoranlar, parlak ışıklar, neon tabelalar ziyaretçilerine eğlenceli bir atmosfer sunuyor. Gezilerimizin akabinde akşam yemeği sonrası konaklama Osaka otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. GÜN — SEUL- OSAKA</w:t>
+        <w:t xml:space="preserve">5. GÜN — OSAKA – HİROŞİMA- MİYAJIMA ADASI – OSAKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası alışveriş ve serbest zaman. Otelden çıkış işlemlerimizi tamamlayıp Güney Kore’nin modern yüzüne çok büyük katkı sağlayan Joseon Hanedanı (1935) tarafından inşa edilmiş en büyük saray olan Gyeongbokgung Sarayı, yine bu hanedan döneminden günümüze kadar ulaşan geleneksel Kore kültürünü yaşatan evlerinin bulunduğu Bukchon Hanok Köyü ve Kwangjang yöresel Market alışveriş yapacağımız ve göreceğimiz yerler arasındadır. Sonrasında Seul Havalimanına hareket ve Osaka’ya uçuş. Varışımıza müteakip otele yerleşme ve Osaka otelimizde konaklama.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Japonya’nın dünyaca ünlü hızlı treni yani yerel ismi ile Shinkansen hızlı tren ile yakın tarihte adını çokça duyduğumuz Hiroşima şehrine hareket ediyoruz. İlk önce Hiroşima Savaş Anıtı, Savaş Müzesi ve Kalesini ziyaret edeceğiz. Kale, 1590’larda inşa edilmiş olup, 6 Ağustos 1945’te atılan atom bombası ile tahrip edilmiştir. 1958’de yeniden inşa edilerek günümüzde Hiroşima Tarihi Müzesi olarak hizmet vermektedir. Sonrasında Miyajima Port’tan feribot ile Miyajima Adasına gidiyoruz. Kırmızı tapınaklarıyla ünlü olan ada Japonya’nın en güzel destinasyonlarındandır ve sürprizleriyle bizi bekliyor olacak. Shinkansen ile Osaka’ya geri dönüş. Akşam yemeği sonrası konaklama Osaka otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. GÜN — OSAKA– KYOTO – TOKYO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası otelden ayrılıyoruz ve tur otobüsümüz ile Kyoto’ya hareket ediyoruz. Kyoto’ya varışta yapacağımız şehir turumuzda Fushimi İnari ve Kiyomizu Tapınağı, geleneksel Japon caddeleri Ninenzaka ve Sannenzaka Arnavut kaldırımlı sokakları ve Japonya sanatı incelik, zariflik ve sadelik olarak karşımıza çıkıyor. Sonrasında Shinkansen ile saatte 300 km hıza ulaşabilen bu teknoloji harikası trenleri kullanarak Tokyo ’ya transfer. Akşam yemeği sonrası konaklama Tokyo otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. GÜN — TOKYO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Tokyo gezilerimize başlıyoruz. Köklü geleneklerini kusursuz teknolojiyle harmanlayan Japonya bizlere enteresan deneyimler sunuyor. Tsukiji Balık Pazarı, Akihabara Elektronik Ürünler Çarşısı, 30 Haziran 2000 yılında açılışı yapılan Tokyo Camisi ve kültür merkezi, Hachiko Heykeli, Dünya’nın en kalabalık yaya geçidi olan ve tek seferde yaklaşık üç bin kişinin karşıdan karşıya geçtiği Shibuya Kavşağı göreceğimiz yerlerden bazılarıdır. Akşam yemeği sonrası konaklama Tokyo otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. GÜN — OSAKA – NARA- OSAKA</w:t>
+        <w:t xml:space="preserve">8. GÜN — TOKYO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası otelimizden ayrılıyoruz ve otobüsümüzle Nara’ya hareket. Unesco Dünya Mirasları listesindeki Todaji Tapınağını ziyaret ediyoruz. Nara Milli Parkı ve bahçesinde serbestçe gezinen Nara geyiklerini de görme imkanı bulacağız. Japon Bahçesinde meşhur sağlık kaynağı Matcha çayı içiyoruz ve akabinde Osaka’ya dönüş.  Osaka gezimizde Kinkaku Tapınağı diğer adı ile Altın Tapınak’ın görülmesi, yüksek modadan, geleneksel el sanatlarına kadar her bütçeye ve her zevke uygun dükkanların olduğu, kanal kenarına kurulan Dotonbori bölgesi ve Shinsaibashi alışveriş caddesinde sınırsız sayıda kafe ve restoranlar, parlak ışıklar, neon tabelalar ziyaretçilerine eğlenceli bir atmosfer sunuyor. Gezilerimizin akabinde akşam yemeği sonrası konaklama Osaka otelimizde.</w:t>
+        <w:t xml:space="preserve">Otelimizde alacağımız kahvaltı sonrası ekonomik mucizenin adı olan Japonya’nın başkenti Tokyo’yu gezmeye devam ediyoruz. Gelenekleri, mimarisi, teknolojisi, doğası ve 30 milyon nüfusuyla Dünyanın en kalabalık şehri olmasına rağmen huzurlu bir atmosferi olan Şehrin sembollerinden olan Tokyo Tower, Sensoji Tapınağı, devasa bir alana sahip İmparatorluk Sarayı doğu Bahçesi, sağlı sollu küçük dükkanları ve capcanlı ortamı ile Nakamise ve Ginza alışveriş Caddesi, National Diet Building (dışarıdan) göreceğimiz yerlerden bazılarıdır. Akşam yemeği sonrası konaklama Tokyo otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. GÜN — OSAKA – HİROŞİMA- MİYAJIMA ADASI – OSAKA</w:t>
+        <w:t xml:space="preserve">9. GÜN — TOKYO – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Japonya’nın dünyaca ünlü hızlı treni yani yerel ismi ile Shinkansen hızlı tren ile yakın tarihte adını çokça duyduğumuz Hiroşima şehrine hareket ediyoruz. İlk önce Hiroşima Savaş Anıtı, Savaş Müzesi ve Kalesini ziyaret edeceğiz. Kale, 1590’larda inşa edilmiş olup, 6 Ağustos 1945’te atılan atom bombası ile tahrip edilmiştir. 1958’de yeniden inşa edilerek günümüzde Hiroşima Tarihi Müzesi olarak hizmet vermektedir. Sonrasında Miyajima Port’tan feribot ile Miyajima Adasına gidiyoruz. Kırmızı tapınaklarıyla ünlü olan ada Japonya’nın en güzel destinasyonlarındandır ve sürprizleriyle bizi bekliyor olacak. Shinkansen ile Osaka’ya geri dönüş. Akşam yemeği sonrası konaklama Osaka otelimizde.</w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası otelimizden çıkış işlemlerimizi tamamlıyor ve rehberimiz ile birlikte otobüsümüze yerleşiyoruz. İlk önce Kamakura bölgesine geçiyoruz, burada dev Budha Heykelini ziyaret edeceğiz, ziyaretimiz sonrası, yine Japon inanışında çok önemi yer tutan Hokoku Tapınağına ziyaretimizi yapacağız. Geleneksel mekanda Japon Çayını tadıyoruz, turumuzun son bölümünde Kamakura Bambu Bahçesini ziyaret ediyoruz ve köklü geleneklerini kusursuz teknolojiyle harmanlayan Japonya bizlere enteresan deneyimler sunmaya devam edecek. Sonrası Havalimanına hareket ediyoruz. Türk Havayolları TK301 ile saat 22:25’te İstanbul’a uçuş ve saat 05:40’da varış ve keyifli turumuzun sonu.</w:t>
+        <w:t xml:space="preserve">Otelimizde alacağımız kahvaltı sonrası havalimanına hareket. 10:35 de İstanbul’a hareket ve 17.45 te varış.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Güney Kore - Japonya Turu Kurban Bayramı Dönemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.05.2027 — 26.05.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK20 · 18.05.2027 16:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK51 · 26.05.2027 17:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5,430.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4540 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4540 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4440 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları  ile İstanbul – Seul / Tokyo– İstanbul – gidiş dönüş ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>