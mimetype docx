--- v0 (2026-06-28)
+++ v1 (2026-08-12)
@@ -419,3788 +419,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde kahvaltımızı yaptıktan sonra check-out işlemini yapılması ve Cidde şehir merkezine hareket. Panoramik olarak şehir turu yaptıktan sonra Cidde Havalimanına hareket ve saat 19:20 uçağı ile İstanbul’ a hareket.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Başka turlarla görüşmek dileğiyle…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...3736 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu Thy ile 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>