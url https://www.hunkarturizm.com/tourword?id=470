--- v1 (2026-08-12)
+++ v2 (2026-09-28)
@@ -44,51 +44,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL - CİDDE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">İstanbul Havalimanında 09:00 da buluşma. THY ile 12:05 de İstanbul’ dan Cidde’ ye hareket. Saat 15:55 de Cidde Havalimanına varışımıza müteakip bizi bekleyen transfer görevlisi ile buluşma ve otele transfer.</w:t>
+        <w:t xml:space="preserve">İstanbul Havalimanında uçuştan üç saat önce buluşma. THY ile İstanbul’ dan Cidde’ ye hareket. Cidde Havalimanına varışımıza müteakip bizi bekleyen transfer görevlisi ile buluşma ve otele transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konaklama Rixos Murjana Jeddah Otelinde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — CİDDE TAM GÜN SERBEST ZAMAN</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -396,141 +396,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Konaklama Rixos Murjana Jeddah </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8. GÜN — CİDDE – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde kahvaltımızı yaptıktan sonra check-out işlemini yapılması ve Cidde şehir merkezine hareket. Panoramik olarak şehir turu yaptıktan sonra Cidde Havalimanına hareket ve saat 19:20 uçağı ile İstanbul’ a hareket.</w:t>
+        <w:t xml:space="preserve">Otelde kahvaltımızı yaptıktan sonra check-out işlemini yapılması ve Cidde şehir merkezine hareket. Panoramik olarak şehir turu yaptıktan sonra Cidde Havalimanına hareket, İstanbul’ a uçuş ve varış.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Başka turlarla görüşmek dileğiyle…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu Thy ile 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5* Rixos Murjana Hotel Her Şey Dahil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">17.08.2026 — 24.08.2026</w:t>
+        <w:t xml:space="preserve">14.11.2026 — 21.11.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK92 · 17.08.2026 12:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 14.11.2026 09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 24.08.2026 23:30</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 22.11.2026 00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -963,108 +963,2244 @@
               <w:t xml:space="preserve">2000 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu Thy ile 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">24.08.2026 — 31.08.2026</w:t>
+        <w:t xml:space="preserve">28.11.2026 — 05.12.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK92 · 24.08.2026 12:05</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 28.11.2026 09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 31.08.2026 23:30</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 06.12.2026 00:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4,550.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1750 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.12.2026 — 19.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 12.12.2026 09:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 20.12.2026 00:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4,550.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1750 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.01.2027 — 16.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 09.01.2027 09:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 17.01.2027 00:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4,550.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1750 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.01.2027 — 30.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 23.01.2027 09:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 31.01.2027 00:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4,550.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">650 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1750 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Suudi Arabistan Cidde Turu 5 Rixos Murjana Hotel Her Şey Dahil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.01.2027 — 06.02.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK120 · 30.01.2027 09:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK127 · 06.02.2027 00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>