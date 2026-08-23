--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -232,584 +232,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — AMSTERDAM – KÖLN –DÜSSELDORF – İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltı sonrası Köln’e hareket. Varışımıza istinaden şehir turuna başlıyoruz. Şehir turumuzda görülecek yerler arasında mimari tasarımı ile dikkat çeken Köln Triangle, Tarihi Hohenzollern Köprüsü,  Unesco Dünya mirası listesinde bulunan Tamamlanması 632 yıl sürmüş tarihi Köln Katedrali, Şehre farklı bir silüet kazandıran Ren Nehri, Kolumba Müzesi, Eski Belediye Binası ve Osmanlı mimarisinin örneklerinden olan yapımında yoğun uğraş verilen Ditip Merkez Camii bulunmaktadır.Turumuzun bitimiyle Rehberimizin belirleyeceği saatte toplanma ve Düsseldorf havalimanına hareket.İstanbul’a dönüş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul Havalimanı - Düsseldorf gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>