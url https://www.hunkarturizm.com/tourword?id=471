--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -55,51 +55,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL – DÜSSELDORF - LÜKSEMBURG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sabiha Gökçen Havalimanı Dış Hatlar Terminali’nde buluşma. Bilet, pasaport ve bagaj işlemlerinin ardından Ajet Hava Yolları’nın tarifeli seferi ile Düsseldorf’a hareket. Varışımızın ardından havalimanından ayrılıyor ve Designer Outlet Roermond’a hareket.Alışveriş ve serbest zamanın ardından Rehberimizin belirleyeceği saatte Lüksemburg’a hareket akşam yemeği ve konaklama.</w:t>
+        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar Terminali’nde buluşma. Bilet, pasaport ve bagaj işlemlerinin ardından Türk Hava Yolları’nın tarifeli seferi ile Düsseldorf’a hareket. Varışımızın ardından havalimanından ayrılıyor ve Designer Outlet Roermond’a hareket.Alışveriş ve serbest zamanın ardından Rehberimizin belirleyeceği saatte Lüksemburg’a hareket akşam yemeği ve konaklama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. GÜN — </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar Terminali’nde buluşma. Bilet, pasaport ve bagaj işlemlerinin ardından Türk Hava Yolları’nın tarifeli seferi ile Düsseldorf’a hareket. Varışımızın ardından havalimanından ayrılıyor ve Designer Outlet Roermond’a hareket.Alışveriş ve serbest zamanın ardından Rehberimizin belirleyeceği saatte Lüksemburg’a hareket akşam yemeği ve konaklama.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — LÜKSEMBURG – PARİS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltı sonrası gerçekleştireceğimiz turumuzda Dünyanın Dükalıkla yönetilen tek bağımsız ülkesi olan Lüksemburg’da görülecek yerler arasında: Kentin üzerine kurulu olduğu Petrus Vadisi , Vitraylarıyla adından söz ettiren Katedral,  Önceleri Belediye Binası iken sonrasında Saraya çevrilen Dük Sarayı bulunmaktadır.Ardından Paris’e hareket.Varışımıza istinaden gerçekleştireceğimiz panoramik şehir turumuzda Charles de Gaulle Meydanı’nda bulunan Zafer Takı, Ünlü markaların yer aldığı Champs Elysees, Concorde Meydanı ve Obeliks taşı, Parlemento Binası, Seine Nehri ve son durak olarak Eiffel Kulesi görülecek yerler arasındadır. Şehir turu sonrası akşam yemeği ve konaklama. (Vakit’e istinaden namaz için Paris Camii ziyaret edilecektir)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -413,51 +446,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1,790.00 €</w:t>
+              <w:t xml:space="preserve">1,890.00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -474,51 +507,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1590 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -535,51 +568,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1490 €</w:t>
+              <w:t xml:space="preserve">1590 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -718,87 +751,87 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1440 €</w:t>
+              <w:t xml:space="preserve">1540 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Türk Havayolları ile Sabiha Gökçen Havalimanı - Düsseldorf gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
+        <w:t xml:space="preserve">‣ Türk Havayolları ile İstanbul Havalimanı - Düsseldorf gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Programda belirtilen gezi ve ziyaretler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
       </w:r>
     </w:p>
     <w:p>