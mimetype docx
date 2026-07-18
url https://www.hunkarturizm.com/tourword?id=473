--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -232,584 +232,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltımızın ardından saat 08.00 da otelimizden check out yaparak ayrılıyoruz. İlk durağımız 1992 – 1995 yılları arasında yapılan savaşta Boşnakların en kritik hamlelerinden biri olan ve havalimanının altına kazılan Yaşam tünelini ziyaret ediyoruz. Savaşın seyrini değiştiren ve tarihin en uzun kuşatması (4 yıl 4 ay) sayılan Saraybosna kuşatmasını yaran bu tünel ve müzesinde savaşı hissediyoruz. (Tur programının aksamaması amacıyla, rehberin kararına bağlı olarak Savaş Tüneli turu gerçekleştirilecektir ya da iptal edilecektir.) Ardından Baş Çarşı’ya doğru ilerliyoruz. Yolumuzun üzerinde halen savaş zamanı yapılan bombardımanın izleri bulunan binaları, Avrupa’nın ilk elektrik motorlu tramvay hattı olan ve Saraybosna’yı halen aktif olarak baştan başa dolaşan tramvay hattını, Tito dönemi Yugoslavya Halk Ordusu’na ait ancak günümüzde Saraybosna üniversite kampüsü olarak kullanılan binaları, ABD’nin dünyanın en büyük ikinci büyükeçiliği binasını, Saraybosna şehir müzesini, Parlemento binasını, Arap yatırımcılar tarafından yapılan ve bölgenin en büyük AVM sini görerek Başçarşı’ya varıyoruz. İlk durağımız 1992-1995 yıllarında yaşanan hazin savaşın şehitleri ve Aliya  Izetbegoviç’in anıt mezarının bulunduğu şehitlik. Savaş şehitlerine Fatiha okuyup rehberimiz tarafından Bosna Hersek’in ilk Cumhurbaşkanı Alija Izetbegoviç ve hayatı hakkında bilgi alıyoruz. Ardından Osmanlı döneminden kalmayı başarabilmiş Arnavut kaldırımlı Boşnak – Türk mahallesinden geçerek Baş Çarşı yaya turumuza başlıyoruz. Turumuz esnasında 18.yy Boşnak mimarisi ile yapılmış Sebil,  Osmanlı döneminden kalmayı başarak tek aktif sanat sokağı Bakırcılar Sokak, Çarşı camii, Moriça Han ve içerisinde bulunan Genç Müslümanlar teşkilatı lokali “Mladi Muslimani”, Kanuni Sultan Süleyman’ın halaoğlu Gazi Hüsrev bey camii ve türbesi, Saat Kule, Kurşunlu Medrese , Gazi Hüsrev bey müzesi ve kütüphanesi, Avrupa’nın ilk umumi tuvaleti, 1. Dünya savaşının çıktığı yer olarak bilinen Latin köprüsü, Fatih Sultan Mehmet adına yaptırılan Hünkar Camii, At meydanı – Okmeydanı, Bursa Büyükşehir Belediyesi tarafından yaptırılan Bakır Baba Camii, Ortodoks Kilisesi, Alija Izetbegoviç parkı ve parkta sürekli satranç oynayan Saraybosna’lı emekliler, Ferhadiye Camii, Ferhadiye Caddesi ( Saraybosna’nın İstiklal Caddesi ), Musevi Sinagogu, Katolik Kilisesi – Katedral – İsa’nın Kalbi Kilisesi , Saraybosna gülleri ( Savaş zamanı bir bomba ile birden fazla kişinin hayatını kaybettiği noktalar ), Fırın yeri katliamının yapıldığı nokta, 6 Nisan 1945 te Yugoslav ordusu tarafından Almanlan işgalindeki Saraybosna’nın kurtarılışı anısına yakılan sönmeyen ateş, 5 Şubat 1994 te Pazar yeri katliamı olarak anılan ve 68 kişinin hayatını kaybettiği Markale Semt pazarı ve Avusturya – Macaristan döneminde Hükumet Konağı ( Belediye binası ) olarak yaptırılan ve savaş dönemi yakılarak bir çok el yazması eserin kül olmasına neden olan Vjecnica ( Viyeçnitsa ) kütüphanesi göreceğimiz yerler arasındadır. Başçarşı’daki yaya turumuzun ardından dileyen misafirlerimiz Saraybosna’nın simgesi Sebil manzaralı ‘’Meşhur Tarihi Kahvana’ kahvelerini yudumlayabilirler. Ayrıca isteyen misafirlerimiz buradan tarihi Boşnak kahvesi de alabilirler. Ardından Saraybosna havalimanına hareket, İstanbul’a uçuş ve varış. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ THY ile İstanbul – Ohrid / Saraybosna – İstanbul gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>