--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -44,183 +44,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL-DOHA-PHUKET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar Gidiş Terminali’nde, uçuş saatinden 3 saat önce buluşuyoruz. Bilet, bagaj ve pasaport işlemlerinin ardından Qatar Hava Yolları’nın tarifeli seferi ile Doha’ya hareket ediyoruz. Uçuşumuz kısa beklemeli bir aktarma ile gerçekleştirilecektir. Ardından Phuket’e hareket ediyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — Phuket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Phuket Havalimanı’na varışımızın ardından havalimanı çıkışında bizleri bekleyen rehberimiz ile özel transfer aracımıza geçiyoruz. Otelimize transfer ve odalara yerleşme sonrası kısa bir dinlenme imkânı buluyoruz. Geceleme Phuket’teki otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3. GÜN — : Phuket – Sürat Teknesi ile Öğle Yemekli James Bond Adası Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından 07:45 – 17:45 saatleri arasında düzenlenecek Sürat Teknesi ile James Bond Adası Turu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bu unutulmaz tur sırasında dünyanın en etkileyici jeolojik oluşumlarından olan kaya adacıklarını görme fırsatı bulacağız. James Bond Adası’na varışımızın ardından “Altın Tabancalı Adam” filminin çekildiği bölgede fotoğraf molası verecek ve lokal pazarda alışveriş yapabileceğiz. Kano gezisi ile doğanın içinde eşsiz manzaraları keşfedeceğiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur esnasında lokal restoranda alınacak öğle yemeğinin ardından otelimize dönüş yapıyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. GÜN — Phuket – Fil Safarisi ve Panoramik Ada Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından 11:00 – 17:00 saatleri arasında düzenlenecek Fil Safarisi ve Panoramik Ada Turu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turumuzda fillere binerek doğal köy ve orman ortamında keyifli bir safari deneyimi yaşayacağız. Ardından adanın en önemli noktalarından Chalong Tapınağı, Büyük Buda Heykeli, Phromthep Cape ve dünyaca ünlü inci fabrikasıziyaret edilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezimizin ardından otelimize dönüş yapıyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">5. GÜN — Phuket – Sürat Teknesi ile Öğle Yemekli Phi Phi Adası Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından 07:45 – 17:45 saatleri arasında düzenlenecek Sürat Teknesi ile Phi Phi Adası Turu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phi Phi Don ve Phi Phi Leh adalarından oluşan bu eşsiz ada kombinasyonu, Leonardo DiCaprio’nun başrolünde olduğu The Beach (Kumsal) filmi ile ün kazanmıştır. Tur boyunca beyaz kumsallar, turkuaz sular ve muhteşem doğa eşliğinde unutulmaz anlar yaşayacağız.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Şnorkel molaları sırasında bölgenin berrak sularını keşfedecek; Yumurta Koyu, Maymun Koyu ve Korsan Mağarasıgibi noktaları göreceğiz. Öğle yemeğimizi adanın otantik restoranında aldıktan sonra otelimize geri dönüyoruz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — Phuket – Serbest Gün</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Sabah kahvaltısının ardından gününüz serbesttir. Dileyen misafirlerimiz otelde dinlenebilir, dileyen misafirlerimiz ise deniz, kum ve güneşin tadını çıkarmak için Phuket’in birbirinden güzel plajlarında keyifli vakit geçirebilirler.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — Phuket – Doha – İstanbul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Rehberimizin belirteceği saatte özel transfer aracımız ile havalimanına hareket ediyoruz. Qatar Hava Yolları’nın tarifeli seferi ile İstanbul’a dönüş yolculuğumuza başlıyoruz. Kısa bir aktarma sonrasında İstanbul Havalimanı’na varış ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>