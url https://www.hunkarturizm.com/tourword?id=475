--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -66,51 +66,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Yolculuğumuz, İstanbul Havalimanı Dış Hatlar Terminali’nde Türk Hava Yolları kontuarları önünde buluşmamızla başlıyor. Check-in ve pasaport işlemlerinin ardından Türk Hava Yolları’nın TK266 sefer sayılı uçağı ile saat 07:25’te Buhara’ya varış. Havalimanından ayrılıp Tarihi İpek Yolu’nun en önemli duraklarından biri olan Buhara’da; İsmail Samani Türbesi, Eyüp Peygamber Türbesi ve Çeşmesi, Bolo Havuz Camii, Ark Kalesi ve Poyi Kalan Kompleksi (Kalan Minaresi, Mir Arap Medresesi, Cuma Camii), Uluğ Bey Medresesi, Abdülaziz Han Medresesi, Magaki Attari Camii, Nadir Divan Begi Medresesi ve Char Minar ziyaret edilecektir. İpek Yolu çarşılarında alışveriş için serbest zamanın ardından geceleme Buhara’daki otelimizde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2. GÜN — BUHARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Seyyid Emir Külal ve Buhara gezimizin en müstesna duraklarından biri olan Bahaeddin Şah-ı Nakşibend (k.s.) ve validelerinin kabirlerini ziyaret ediyoruz. Ziyaretlerin ardından Kızılkum Çölü’nü geçerek ve Amuderya (Ceyhun) Nehri boyunca ilerleyerek Harezm’in kadim başkenti Hive’ye doğru yol alıyoruz. Akşamüstü Hive’ye varış, otele yerleşme ve akşam yemeği. Geceleme Buhara’daki otelimizde</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından Seyyid Emir Külal ve Buhara gezimizin en müstesna duraklarından biri olan Bahaeddin Şah-ı Nakşibend (k.s.) ve validelerinin kabirlerini ziyaret ediyoruz. Ziyaretlerin ardından Buhara'ya doğru yol alıyoruz. Akşamüstü Buhara’ya varış, otele yerleşme ve akşam yemeği. Geceleme Buhara’daki otelimizde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3. GÜN — BUHARA - SEMERKANT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Kahvaltının ardından odaların boşaltılması ile birlikte otobüsümüzle Semerkant’a doğru yola çıkıyoruz. Varışımıza isitnaden İmam Maturidi ve Hace Ubeydullah-ı Ahrar Türbeleri ziyaret edilecektir. Devamında Şah-ı Zinde bölgesindeki diğer tarihi yapılar, Afrosiyob Arkeolojik Alanı ve Siyob Pazarı gezilecektir. Akşam yemeği sonrası otelde dinlenme ve geceleme Semerkant’ta.</w:t>
       </w:r>
     </w:p>
     <w:p>