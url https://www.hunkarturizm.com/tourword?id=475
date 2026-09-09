--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -176,51 +176,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabaha karşı otelimizden ayrılıyor ve Taşkent Havalimanına geçiyoruz. Bagaj ve pasaport işlemlerinin ardından Türk Hava Yolları’nın TK365 sefer sayılı uçağı ile saat 06:05’da İstanbul’a hareket ediyoruz. Saat 09:30’de İstanbul Havalimanı’na varış ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları ile Özbekistan Turu ( Buhara Gidiş Taşkent Dönüş)</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Gökhan Koç Eşliğinde Özbekistan Turu ( Buhara Gidiş Taşkent Dönüş)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">29.09.2026 — 04.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
@@ -380,51 +380,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1500 $</w:t>
+              <w:t xml:space="preserve">1,550.00 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -441,51 +441,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1250 $</w:t>
+              <w:t xml:space="preserve">1300 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -502,51 +502,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1250 $</w:t>
+              <w:t xml:space="preserve">1300 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -624,51 +624,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1150 $</w:t>
+              <w:t xml:space="preserve">1200 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTableCell"/>
@@ -685,51 +685,51 @@
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TurTablePrice"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1200 $</w:t>
+              <w:t xml:space="preserve">1250 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>