--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -100,1652 +100,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">3. GÜN — KAHİRE - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde aldığımız kahvaltı sonrası rehber eşliğinde Kahire’ye hâkim bir tepede yer alan Selahaddin Kalesi’ni ziyaret ediyoruz. Kale içerisinde yer alan Kavalalı Mehmet Ali Paşa Camii’ni geziyoruz. Ardından İslam dünyasının en önemli ilim merkezlerinden biri olan ve Kahire’nin tarihi mezarlık alanı olarak bilinen Ölüler Şehri bölgesine geçiyoruz. Burada büyük İslam âlimi İmam Şafi Hazretleri’nin Türbesi’ni ziyaret ediyoruz. Kale içerisinde yer alan Kavalalı Mehmet Ali Paşa Camii’ni geziyor, ardından İslam mimarisinin en etkileyici örneklerinden biri olan Tulunoğlu (İbn Tulun) Camii’ni görüyoruz. Programımızın devamında, beş bin yıllık Mısır tarihine ışık tutan ve dünyanın en zengin koleksiyonlarından birine sahip Kahire Ulusal Müzesi’ni ziyaret ediyoruz. Ardından tarihi Muizz Caddesi’nde yürüyüş yaparak Memlük ve Osmanlı dönemlerinden günümüze ulaşan mimari eserleri yakından inceliyoruz. Kahire’nin en ünlü çarşısı Khan el-Khalili’de serbest zaman veriyor, Hz. Hüseyin Camii’ni ziyaret ediyoruz. Serbest zaman sonrasında rehberimizin belirttiği saate toplanma ve İstanbul’ a dönüş için havalimanına transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...1600 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Ajet ve Pegasus  Havayolları ile Kahire– İstanbul ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>