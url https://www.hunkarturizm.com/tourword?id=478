--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -173,89 +173,1157 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları ile Ürdün Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">30.09.2026 — 04.10.2026</w:t>
+        <w:t xml:space="preserve">21.09.2026 — 25.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 30.09.2026 06:45</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 21.09.2026 06:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK817 · 25.09.2026 12:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,340.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">95 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1040 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Ürdün Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.09.2026 — 04.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 30.09.2026 06:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları · TK817 · 04.10.2026 12:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,340.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">95 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">990 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1040 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Ürdün Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.10.2026 — 30.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 26.10.2026 07:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK817 · 30.10.2026 13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>