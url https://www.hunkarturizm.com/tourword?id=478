--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -173,89 +173,89 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Hava Yolları ile Ürdün Turu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">21.09.2026 — 25.10.2026</w:t>
+        <w:t xml:space="preserve">26.10.2026 — 30.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 21.09.2026 06:45</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK816 · 26.10.2026 07:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Türk Hava Yolları · TK817 · 25.09.2026 12:45</w:t>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK817 · 30.10.2026 13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -682,1118 +682,50 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1040 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurPeriyot"/>
-[...1066 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Havayolları ile İstanbul / Amman Gidiş Dönüş Uçak Bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>