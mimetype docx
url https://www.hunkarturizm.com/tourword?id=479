--- v0 (2026-06-19)
+++ v1 (2026-08-25)
@@ -77,50 +77,325 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Lüks gemimiz AROYA, sabah saatlerinde İstanbul’un zarif kıyılarında misafirlerini karşılamaya başlıyor. Limanda hızlı ve konforlu check-in işlemleri sonrası kabinlerinize yerleşme imkânı sunuluyor. Gün boyunca geminin ayrıcalıklı dünyasını keşfetmek için serbest zaman: Sky Lounge’ta Boğaz manzarası eşliğinde içeceğinizi yudumlayabilir ya da spa merkezinde yorgunluk atabilirsiniz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Akşam saatlerinde kaptanımızın “Hoş Geldiniz” resepsiyonu ve Aroya mutfağının seçkin lezzetleri ile tanışma zamanı. Yolculuğumuz gece yarısı başlıyor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. GÜN — Marmaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege ile Akdeniz’in buluştuğu noktada yer alan Marmaris, turkuaz denizi, yemyeşil doğası ve canlı atmosferiyle büyüleyici bir tatil cennetidir. Tarihi kalesi, büyüleyici koyları ve enerjik atmosferiyle hem huzur hem eğlenceyi bir arada sunuyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sizde burayı kendi isteğinize göre keşfedebilir ve zamanınızı değerlendirebilirsiniz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. GÜN — Bodrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege’nin incisi Bodrum’a hoş geldiniz. Marina boyunca yürüyüş, antik tiyatro gezisi ya da mavi koylarda tekne turu... Gününüzü ister keşif, ister dinlenme ile değerlendirin. Öğleden sonra Aroya Lounge’ta canlı müzik eşliğinde bir fincan Türk kahvesi iyi gidebilir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. GÜN — Süveyş Kanalı Geçişi | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalkış: 03:00 | Geçiş: 15:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabahın ilk ışıklarında Süveyş Kanalı’ndan geçiş başlıyor. Bu nadir deneyimi, güverteden sıcak içeceklerle izlemek unutulmaz olacak. Gün boyunca kanal coğrafyası hakkında bilgilendirme anonsları ve canlı anlatımlar yapılacaktır. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. GÜN — Şarm El Şeyh | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 05:00 | Hareket: 23:59 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kızıldeniz’in renkli mercanları, alan kumsallar ve otantik pazarlar... Şarm El Şeyh’te tam gün boyunca dinlenebilir veya dalış/şnorkel turlarına katılarak Kızıldeniz’in su altı dünyasını keşfedebilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. GÜN — Denizde Seyir | Cidde’ye Yolculuk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemimiz Suudi Arabistan kıyılarına doğru ilerlerken bugün tam bir dinlenme günü. Aroya’nın özel lounge alanlarında manzaranın tadını çıkarın, özel Arap çayı sunumu eşliğinde kitap okuyun veya zanaat atölyelerine katılın. Akşam, cruise bölümünün kapanışını özel gala yemeği ile yapıyoruz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umre ibadetini yerine getirecek misafirlerimizin Cidde’ye yaklaşırken Mikat sınırlarına girmeden İhrama girmeleri, Umre’ye niyet edip gerekli dualar ve dini vecibelerini yerine getirmeleri gerekmektedir. Din görevlisi arkadaşlarımız sizleri bu konuda uyaracaklardır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. GÜN — Cidde’den Kutsal Topraklara: Umre Başlangıcı</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruise yolculuğumuzun sona ermesiyle birlikte manevi yolculuğumuzun en anlamlı bölümüne adım atıyoruz. Mikat sınırına ulaşmadan önce gemide din görevlimiz eşliğinde ihramlarımızı giyerek niyetimizi etmiş olacağımızdan, gemiden ihramlı olarak ayrılıyor ve çıkış işlemlerimizin tamamlanmasının ardından özel otobüslerimizle kutsal şehir Mekke’ye hareket ediyoruz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yaklaşık 2 saat sürecek konforlu yolculuğumuzun ardından önce otele gidip valizlerimizi bıraktıktan sonra kısa bir dinlenme molası veriyoruz ve rehber hocamızın belirttiği saatte otel lobisinde buluştuktan sonra doğruca Mescid-i Haram’a ulaşıyor ve Kâbe-i Muazzama’nın huzurunda Umre ibadetimizi yerine getiriyoruz. İlk olarak tavafımızı gerçekleştiriyor, ardından Safa ile Merve tepeleri arasında Sa’y ibadetimizi tamamlıyoruz. Son olarak tıraş olup ihramdan çıkarak Umremizi tamamlamanın manevi huzurunu ve mutluluğunu yaşıyoruz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İbadetlerimizin ardından Mekke’deki otelimize geçerek odalarımıza yerleşiyoruz. Günün geri kalanında dileyen misafirlerimiz Mescid-i Haram’da ibadet edebilir ve kutsal atmosferi doyasıya yaşayabilirler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geceleme Mekke’deki otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">10. GÜN — Mekke’de Maneviyat Günü</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugün, İslam dünyasının en kutsal mekânı olan Mescid-i Haram’da ibadet, dua ve tefekkürle değerlendirebileceğiniz huzur dolu bir gün sizleri bekliyor. Dileyen misafirlerimiz Kâbe-i Muazzama’da tavaf edebilir, namazlarını eda edebilir ve bu mübarek atmosferin maneviyatını doyasıya yaşayabilirler.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Arzu eden misafirlerimiz profesyonel rehberimiz eşliğinde Mekke’nin kutsal mekânlarını kapsayan manevi içerikli bir çevre gezisi düzenlenecektir. Bu gezi kapsamında, hac ibadetinin en önemli duraklarından olan Arafat Ovası, Müzdelife ve Mina bölgeleri ziyaret edilecek; Hz. Muhammed’in (sav) ilk vahyi aldığı Nur Dağı ile hicret yolculuğunda sığındığı mağaraya ev sahipliği yapan Sevr Dağı panoramik olarak görülecektir. Rehberimiz tarafından ziyaret edilen bu kutsal mekânların dini ve tarihi önemi hakkında bilgilendirmeler yapılacaktır.</w:t>
       </w:r>
     </w:p>
@@ -434,336 +709,595 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bir başka anlamlı yolculukta yeniden buluşmak dileğiyle…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayırlı yolculuklar dileriz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurDay"/>
-[...273 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajet Hava Yolları ile Aroya Cruıse ile 14 Gece 15 Gün Umre 5 Yakın Oteller</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.09.2026 — 27.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anadolu Jet Havayolları ·  · 12.09.2026 23:59</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anadolu Jet Havayolları · VF206 · 27.09.2026 06:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3,350.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2350 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2350 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1950 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemide Açık Büfe Sabah, Öğle ve Akşam Yemekleri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
@@ -1023,436 +1557,293 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Progrmda belirtilmeyen gezi ve ziyaretler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">UYARILAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 – Tur programındaki oteller tahmini otel listesidir. Bölge müsaitliğine göre aynı standartlarda başka otellerde kalınabilir. Kesin otel bilgisini turdan 48 saat önce acentamızdan öğrenebilirsiniz.</w:t>
-[...141 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">GENEL ŞARTLAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Genel şartlar ‘Tur Broşürü’ nün ve ‘Tur Kayıt Sözleşmesi’nin ayrılmaz bir parçasıdır, bağımsız düşünülemez.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurNote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">‣Vize başvurusu için tur bitim tarihinden itibaren en az 6 ay geçerli pasaport ve konsolosluk tarafından istenilen evraklar gerekmektedir. Bu program için Schengen vizesi gereklidir. Yeşil pasaport için vize uygulaması yoktur. Vize alınmış olması ülkeye giriş yapılabileceği anlamına gelmez. Pasaport polisi yolcuyu ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
+        <w:t xml:space="preserve">‣    Tur Programımız belli bir katılım şartı ile düzenlenmektedir. Gezi için yeterli katılım sağlanamadığı takdirde, son iptal bildirim tarihi tur kalkışına 20 gün kaladır. Katılım yetersizliği nedeniyle İptal edilen tur operasyon aracılığı ile tarafınıza bildirilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Tur programında isim belirtilmeden sadece kategori bilgisi verildiği ve/veya aynı destinasyon için seçenekli bulunduğu durumlarda otel(ler) gezi hareketinden 48 saat önce acentemiz tarafından bildirilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Turlar başka acente turları ile birleştirilebilir. Bu gibi durumlarda Hünkar Turizm misafirleri Hünkar Turizm sorumluluğundadır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Bu fiyat listesi ve program yeni bir fiyat listesi çıkana kadar geçerlidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Tüm paket programlarımızdaki fiyatlarımız minimum 10 kişiye kadar kontenjanlar ile sınırlı olup üzeri kişi sayısı gruplarınız için fiyat artışı olabilir. Lütfen fiyat bilgisi sorunuz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Normal pasaportlarda pasaport veriliş tarihinin 10 seneden daha fazla, diğer pasaport tiplerinde ise 5 seneden daha fazla olması durumunda, seyahate katılacak kişinin geçerli vizesi olsa dahi, yurt dışına çıkamaz ve pasaporta vize alım işlemi yapılamaz. Lütfen pasaport bilgi ve detaylarınızı kontrol ediniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Pasaport polisi Türkiye gümrüklerinden çıkış yapılırken, Türk Vatandaşlarından veya Yabancı uyruklu vatandaşlardan, veya geçerli vizesi olan pasaportu olsa dahi, tüm pasaport tipleri için, (Umuma Mahsus, Hususi Damgalı, Hizmet Damgalı, Diplomatik) seyahat tarihi itibariyle minimum 6 ay geçerlilik şartı aramaktadır. Bu sebeple 6 aydan az geçerliliği olan pasaportlara acentemiz tarafımızdan onay </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verilmemektedir.6 aydan az geçerliliği olan pasaport sahiplerinin tura katılamamalarından dolayı Hünkar Turizm’in yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Hünkar Turizm geziye katılacak tüketicilerle, gemi, otel, taşıyıcı firmalar ve gezi ile ilgili diğer hizmetleri sunan her türlü üçüncü şahıs ile ve tüzel kişilikler nezdinde aracı konumundadır. Bu nedenle kendisine müracaat ile geziye kayıt olan tüketicilerin, Acente ile taşımayı üstlenen müesseseler arasında yapılmış anlaşmalar hilafına; gösterilen araç programlarında, saatlerde, yerlerinde hazır bulunmamasından, kara, hava ve deniz araçlarının her türlü gecikmelerinden, grev, terör, savaş ve savaş ihtimali bunlara veya benzer mücbir sebeplerden, ulaşım aracını kullananın kendi hatasından veya üçüncü kişilerin şahsi kusurlarından veya öngörülmez teknik hususlardan kaynaklanan her türlü aksaklıklardan, maddi, manevi hasarlı kazalardan konaklama eksik veya tesislerinin hatalı hizmetlerinden,  Acente'nin işleten sıfatı olmaması nedeni ile mevcut sorumluluğu bulunmadığını, asli fail gibi doğrudan doğruya sorumlu olmadığını taraflar bilmektedirler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Tüm gümrüklü yurtdışı çıkışlarında kalkış günü ilgili limanda tur hareket saatinden 3 saat önce hazır bulunulması gerekmektedir. Özellikle diğer şehirlerden iç hat uçuşu ile liman yada havalimanlarına gelecek olan misafirlerin uçuş saatlerini limanda olunması gereken saate göre ayarlamaları gerekmektedir. Bu sebepten dolayı geç kalınma ve/veya durumunda tura katılamama sorumluluk yolcuya ait olup, Hünkar Turizm’un yolcuya karşı herhangi bir tazminat yükümlülüğü yoktur. İlgili havayolunun online check in sitesi var ise, check in işlemlerini tur hareketinden 24 saat önce şahsen yapmaları tavsiye edilir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Hünkar Turizm; havayolu ile yolcularımız arasında aracı konumunda olup, 28.09.1955 Lahey Protokolü’ne tabidir. Uçuş öncesinde uçak saatleri değişebilir. Tüm uçuş saatlerinin tur hareket saatinden 48 saat önce yolcu tarafından teyit edilmesi gerekmektedir. Yolcularımız uçuş detaylarının değişebileceğini bilerek ve kabul ederek turu satın almışlardır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Tur programında dahil olan hizmetlerden otelde alınan kahvaltılar, bulunulan ülkenin kahvaltı kültürüne uygun olarak ve genelde Continental kahvaltı olarak adlandırılan tereyağı, reçel, ekmek, çay veya kahveden oluşan sınırlı bir mönü ile sunulmakta olup gruplar için gruba tahsis edilmiş ayrı bir salonda servis edilebilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    3 Kişilik odalar, otellerin müsaitliğine göre verilebilmekte olup, bu tip odalarda 3. Kişiye tahsis edilen yatak standart yataklardan küçüktür. 3 Kişilik odalar 1 büyük yatak + 1ilave yataktan oluşmaktadır. İlave yataklar açma-kapama ve couch bed olarak adlandırılan yataklardan oluştukları için tur katılımcısı 3. Kişi ve/veya çocuk rezervasyonlarında odalarda yaşanabilecek sıkışıklık ve yatak tipini kabul ettiklerini beyan etmiş sayılırlar. Çocuk indirimleri 2 yetişkin yanında kalan –yaş grubuna uyan- tek çocuk için geçerlidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Otellerde sınırlı sayıda TWIN (2 ayrı yataklı) oda bulunmasından dolayı, TWIN oda talebinizi rezervasyondan önce kontrol ediniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    18 yaş altı reşit sayılmayan çocukların anne veya babalarından biri veya her ikisi ile beraber tura katılmadığı durumlarda, tura katılım için gerekli olan muvaffakatnamelerin seyahat sırasında kişilerin yanında bulundurmaları zorunludur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Panoramik şehir turu, şehirlerin tanıtımı için düzenlenen 2-3 saat süreli turlar olup içeriği değişmemek şartıyla farklı günlerde düzenlenebilir. Müze, ören yeri girişlerini içermez. Ekstra turlar, tur lideri tarafından belirlenecek kişi sayısı ile gerçekleştirilir ve günleri programın akışına göre tur lideri tarafından değiştirilebilir. Hava durumuna bağlı olarak turlar gerçekleşmeyebilir. Yerel otoriteler tarafından gezilmesine, gidilmesine herhangi bir sebeple izin verilmeyen gezi ya da turlar yapılmaz. Bu gezi ya da turların yapılamamasından Hünkar Turizm sorumlu tutulamaz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Kişilerin tura katılımlarında ki sağlık sorunları, hamilelik durumu, sürekli kullanımda bulundukları ilaçlar ve bu ilaçlar ile ilgili raporları yanlarında bulundurmaları gerekmektedir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Yol üzerinde yapılacak ekstra turlarda, tura katılmayacak olan misafirlerimiz tur lideri tarafından kente girmeden önce yol üzerinde yer alan toplu ulaşım araçlarından yaralanabilecekleri dinlenme alanlarına yönlendirilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Tur – Alan – Tur Lideri - Otel bilgilendirmeleri tur hareketinden 48 saat önce operasyon departmanı tarafından mail yolu ile gönderilecektir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Pasaport resmi bir belge niteliğinde olup herhangi bir şekilde zedelenmiş, kirlenmiş, özellikle dikişte veya sayfalarında yırtık olması gibi sebeplerden dolayı pasaport polisi sizi ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurNote"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‣    Vize başvurusu için tur bitim tarihinden itibaren en az 6 ay geçerli pasaport ve konsolosluk tarafından istenilen evraklar gerekmektedir. Vize alınmış olması ülkeye giriş yapılabileceği anlamına gelmez. Pasaport polisi yolcuyu ülkeye sokmama yetkisine sahiptir. Böyle bir durumda sorumluluk yolcuya aittir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:color w:val="333333"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>