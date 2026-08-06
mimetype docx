--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -77,50 +77,325 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Lüks gemimiz AROYA, sabah saatlerinde İstanbul’un zarif kıyılarında misafirlerini karşılamaya başlıyor. Limanda hızlı ve konforlu check-in işlemleri sonrası kabinlerinize yerleşme imkânı sunuluyor. Gün boyunca geminin ayrıcalıklı dünyasını keşfetmek için serbest zaman: Sky Lounge’ta Boğaz manzarası eşliğinde içeceğinizi yudumlayabilir ya da spa merkezinde yorgunluk atabilirsiniz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Akşam saatlerinde kaptanımızın “Hoş Geldiniz” resepsiyonu ve Aroya mutfağının seçkin lezzetleri ile tanışma zamanı. Yolculuğumuz gece yarısı başlıyor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. GÜN — Marmaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege ile Akdeniz’in buluştuğu noktada yer alan Marmaris, turkuaz denizi, yemyeşil doğası ve canlı atmosferiyle büyüleyici bir tatil cennetidir. Tarihi kalesi, büyüleyici koyları ve enerjik atmosferiyle hem huzur hem eğlenceyi bir arada sunuyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sizde burayı kendi isteğinize göre keşfedebilir ve zamanınızı değerlendirebilirsiniz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. GÜN — Bodrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 08:00 | Hareket: 20:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ege’nin incisi Bodrum’a hoş geldiniz. Marina boyunca yürüyüş, antik tiyatro gezisi ya da mavi koylarda tekne turu... Gününüzü ister keşif, ister dinlenme ile değerlendirin. Öğleden sonra Aroya Lounge’ta canlı müzik eşliğinde bir fincan Türk kahvesi iyi gidebilir. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. GÜN — Denizde Seyir | Aroya Deneyimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bugün denizin ortasında, dinginlik ve lüksle geçen özel bir gün. Açık havada kahvaltı sonrası, dilerseniz spa merkezinde aromaterapi masajıyla rahatlayabilir, dilerseniz sanat atölyelerine katılarak yeni bir deneyim edinebilirsiniz. Öğleden sonra deniz manzaralı çay saati, akşam ise sahne sanatları ve Arap ezgileriyle süslenmiş özel bir gece sizleri bekliyor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. GÜN — Süveyş Kanalı Geçişi | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalkış: 03:00 | Geçiş: 15:00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabahın ilk ışıklarında Süveyş Kanalı’ndan geçiş başlıyor. Bu nadir deneyimi, güverteden sıcak içeceklerle izlemek unutulmaz olacak. Gün boyunca kanal coğrafyası hakkında bilgilendirme anonsları ve canlı anlatımlar yapılacaktır. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. GÜN — Şarm El Şeyh | Mısır</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Varış: 05:00 | Hareket: 23:59 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kızıldeniz’in renkli mercanları, alan kumsallar ve otantik pazarlar... Şarm El Şeyh’te tam gün boyunca dinlenebilir veya dalış/şnorkel turlarına katılarak Kızıldeniz’in su altı dünyasını keşfedebilirsiniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. GÜN — Denizde Seyir | Cidde’ye Yolculuk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemimiz Suudi Arabistan kıyılarına doğru ilerlerken bugün tam bir dinlenme günü. Aroya’nın özel lounge alanlarında manzaranın tadını çıkarın, özel Arap çayı sunumu eşliğinde kitap okuyun veya zanaat atölyelerine katılın. Akşam, cruise bölümünün kapanışını özel gala yemeği ile yapıyoruz. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umre ibadetini yerine getirecek misafirlerimizin Cidde’ye yaklaşırken Mikat sınırlarına girmeden İhrama girmeleri, Umre’ye niyet edip gerekli dualar ve dini vecibelerini yerine getirmeleri gerekmektedir. Din görevlisi arkadaşlarımız sizleri bu konuda uyaracaklardır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. GÜN — Cidde’den Kutsal Topraklara: Umre Başlangıcı</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruise yolculuğumuzun sona ermesiyle birlikte manevi yolculuğumuzun en anlamlı bölümüne adım atıyoruz. Mikat sınırına ulaşmadan önce gemide din görevlimiz eşliğinde ihramlarımızı giyerek niyetimizi etmiş olacağımızdan, gemiden ihramlı olarak ayrılıyor ve çıkış işlemlerimizin tamamlanmasının ardından özel otobüslerimizle kutsal şehir Mekke’ye hareket ediyoruz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yaklaşık 2 saat sürecek konforlu yolculuğumuzun ardından önce otele gidip valizlerimizi bıraktıktan sonra kısa bir dinlenme molası veriyoruz ve rehber hocamızın belirttiği saatte otel lobisinde buluştuktan sonra doğruca Mescid-i Haram’a ulaşıyor ve Kâbe-i Muazzama’nın huzurunda Umre ibadetimizi yerine getiriyoruz. İlk olarak tavafımızı gerçekleştiriyor, ardından Safa ile Merve tepeleri arasında Sa’y ibadetimizi tamamlıyoruz. Son olarak tıraş olup ihramdan çıkarak Umremizi tamamlamanın manevi huzurunu ve mutluluğunu yaşıyoruz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İbadetlerimizin ardından Mekke’deki otelimize geçerek odalarımıza yerleşiyoruz. Günün geri kalanında dileyen misafirlerimiz Mescid-i Haram’da ibadet edebilir ve kutsal atmosferi doyasıya yaşayabilirler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geceleme Mekke’deki otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">10. GÜN — Mekke’de Maneviyat Günü</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugün, İslam dünyasının en kutsal mekânı olan Mescid-i Haram’da ibadet, dua ve tefekkürle değerlendirebileceğiniz huzur dolu bir gün sizleri bekliyor. Dileyen misafirlerimiz Kâbe-i Muazzama’da tavaf edebilir, namazlarını eda edebilir ve bu mübarek atmosferin maneviyatını doyasıya yaşayabilirler.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Arzu eden misafirlerimiz profesyonel rehberimiz eşliğinde Mekke’nin kutsal mekânlarını kapsayan manevi içerikli bir çevre gezisi düzenlenecektir. Bu gezi kapsamında, hac ibadetinin en önemli duraklarından olan Arafat Ovası, Müzdelife ve Mina bölgeleri ziyaret edilecek; Hz. Muhammed’in (sav) ilk vahyi aldığı Nur Dağı ile hicret yolculuğunda sığındığı mağaraya ev sahipliği yapan Sevr Dağı panoramik olarak görülecektir. Rehberimiz tarafından ziyaret edilen bu kutsal mekânların dini ve tarihi önemi hakkında bilgilendirmeler yapılacaktır.</w:t>
       </w:r>
     </w:p>
@@ -302,332 +577,591 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bir başka anlamlı yolculukta yeniden buluşmak dileğiyle…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hayırlı yolculuklar dileriz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurDay"/>
-[...273 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajet Havayolları ile Aroya Cruıse ile 12 Gece 13 Gün Umre 5 Yakın Oteller</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.09.2026 — 25.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AJET  Havayolları ·  · 12.09.2026 23:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AJET  Havayolları · VF206 · 25.09.2026 06:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3100 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2100 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2100 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1700 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1900 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemide Açık Büfe Sabah, Öğle ve Akşam Yemekleri</w:t>
       </w:r>
     </w:p>
     <w:p>