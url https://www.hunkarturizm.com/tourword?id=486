--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -408,50 +408,6458 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8. GÜN — Medine - İstanbul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından İstanbul uçuşumuz için Medine havalimanına hareket. Bagaj ve check in işlemlerinden sonra Uçağa biniş ve Keyifli Turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.09.2026 — 04.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 27.09.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 04.10.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">04.10.2026 — 11.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 04.10.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 11.10.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.10.2026 — 25.10.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 18.10.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 25.10.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.10.2026 — 01.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 25.10.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 01.11.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08.11.2026 — 15.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 08.11.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 15.11.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.11.2026 — 22.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 15.11.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 22.11.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.11.2026 — 29.11.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 22.11.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 29.11.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.11.2026 — 06.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 29.11.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 06.12.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.12.2026 — 20.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 13.12.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 20.12.2026 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.12.2026 — 03.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 27.12.2026 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 03.01.2027 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.01.2027 — 17.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 10.01.2027 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 17.01.2027 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz İncileri ve Umre Yolu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.01.2027 — 24.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV256  · 24.01.2027 15:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suudi Arabistan Havayolları · SV259 · 31.01.2027 12:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,705.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1690 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1490 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ İstanbul – Cidde- Medine – İstanbul arası Suudi Havayolları ile Ekonomi Sınıfı Uçak Bileti</w:t>
       </w:r>
     </w:p>
     <w:p>