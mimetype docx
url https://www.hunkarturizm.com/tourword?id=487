--- v1 (2026-08-26)
+++ v2 (2026-10-12)
@@ -386,2186 +386,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8. GÜN — Medine - İstanbul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından İstanbul uçuşumuz için Medine havalimanına hareket. Bagaj ve check in işlemlerinden sonra Uçağa biniş ve Keyifli Turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...2134 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Suudi Arabistan Havayolları ile Aroya Cruise Kızıldeniz Akabe ve Umre Yolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>