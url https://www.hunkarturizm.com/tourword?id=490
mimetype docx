--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -188,584 +188,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. GÜN — AMSTERDAM – DÜSSELDORF – ANKARA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelimizde alacağımız kahvaltı sonrası Designer Outlet Roermond’a hareket.Alışveriş ve serbest zamanın ardından rehberimizin belirleyeceği saatte havalimanına hareket ve keyifli turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-      </w:r>
-[...532 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Sunexpress ile Ankara – Frankfurt , Düsseldorf – Ankara Ekonomi Sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>