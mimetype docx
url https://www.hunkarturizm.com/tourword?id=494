--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -233,51 +233,51 @@
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 15.11.2026 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 21.11.2026 06:20</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 21.11.2026 06:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1772,50 +1772,584 @@
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">1190 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - Kahire Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.03.2027 — 27.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 21.03.2027 23:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 27.03.2027 06:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,560.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1140 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Pegasus Havayolları ile İstanbul (Saw) – Luxor / Kahire (Sphinks) – İstanbul (Saw) ekonomi sınıf uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
@@ -1833,51 +2367,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Havalimanı karşılama ve gidiş &amp; dönüş transferleri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ 4*-5* otellerde 5 Gece konaklama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">‣ Sabah kahvaltıları ( 4 Adet )</w:t>
+        <w:t xml:space="preserve">‣ Sabah kahvaltıları ( 5 Adet )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Akşam yemeği ( 5 Adet )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">‣ Tur boyunca kullanılacak lüks otobüs ve profesyonel şoförlük hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>