--- v1 (2026-09-20)
+++ v2 (2026-11-05)
@@ -154,51 +154,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından, antik dünyanın en görkemli miraslarından biri olan Gize Piramitleri’ni ziyaret etmek üzere hareket ediyoruz. Keops Piramidi, Kefren Piramidi ve Mikerinos Piramidi’ni görüyor, ardından Büyük Sfenks ile programımıza devam ediyoruz. Papirüs ve parfüm alışverişi için vereceğimiz serbest zamanın ardından Büyük Mısır Müzesi’ni ziyaret edip tur sonrası yerel restoranda alacağımız akşam yemeği sonrası Kahire otelimize transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">6. GÜN — KAHİRE - İSTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından odaların boşaltılması ile birlikte otobüsümüz ile Kahire turuna başlıyoruz. lk olarak, Orta Çağ İslam mimarisinin en önemli eserlerinden biri olan Selahaddin Eyyubi Kalesi (Saladin Citadel) ziyaret edilecek. Kahire'ye hakim konumuyla dikkat çeken kale, yüzyıllar boyunca Mısır'ın yönetim merkezi olarak kullanılmış olup, etkileyici şehir manzarasıyla da öne çıkmaktadır. Ardından, Mısır’ın en önemli merkezlerinden biri olan Eski Kahire (Old Cairo) bölgesine geçilecektir. Bu tarihi bölgede yer alan dar sokaklar, kiliseler ve tarihi yapılar eşliğinde bölgenin kültürel mirası yakından tanınacaktır. Gezimizin devamında, Kahire'nin en ünlü çarşısı olan Han El Halili (Khan El Khalili) ziyaret edilecektir. Baharatlar, el işi ürünler, hediyelik eşyalar ve geleneksel Mısır atmosferiyle ünlü bu tarihi çarşıda alışveriş için vereceğimiz serbest zaman sonrası yerel restoranda akşam yemeğimizi alıp Kahire Sphinks havalimanına transfer oluyoruz. Pegasus Havayolları’nın PC583 sefer sayılı uçağı ile saat 03:05’de İstanbul Sabiha Gökçen Havalimanı’na uçuş ve turumuzun sonu.</w:t>
+        <w:t xml:space="preserve">Otelde alacağımız kahvaltının ardından odaların boşaltılması ile birlikte otobüsümüz ile Kahire turuna başlıyoruz. lk olarak, Orta Çağ İslam mimarisinin en önemli eserlerinden biri olan Selahaddin Eyyubi Kalesi (Saladin Citadel) ziyaret edilecek. Kahire'ye hakim konumuyla dikkat çeken kale, yüzyıllar boyunca Mısır'ın yönetim merkezi olarak kullanılmış olup, etkileyici şehir manzarasıyla da öne çıkmaktadır. Ardından, Mısır’ın en önemli merkezlerinden biri olan Eski Kahire (Old Cairo) bölgesine geçilecektir. Bu tarihi bölgede yer alan dar sokaklar, kiliseler ve tarihi yapılar eşliğinde bölgenin kültürel mirası yakından tanınacaktır. Gezimizin devamında, Kahire'nin en ünlü çarşısı olan Han El Halili (Khan El Khalili) ziyaret edilecektir. Baharatlar, el işi ürünler, hediyelik eşyalar ve geleneksel Mısır atmosferiyle ünlü bu tarihi çarşıda alışveriş için vereceğimiz serbest zaman sonrası yerel restoranda akşam yemeğimizi alıp Kahire Sphinks havalimanına transfer oluyoruz. Pegasus Havayolları’nın PC583 sefer sayılı uçağı ile saat 03:40’ta İstanbul Sabiha Gökçen Havalimanı’na uçuş ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - Kahire Dönüş )</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -233,51 +233,51 @@
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 15.11.2026 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 21.11.2026 06:15</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 21.11.2026 06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -767,51 +767,51 @@
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 08.01.2027 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 14.01.2027 06:25</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 14.01.2027 06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1244,108 +1244,108 @@
               <w:t xml:space="preserve">1190 $</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - Kahire Dönüş )</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Samet Tatlıcı Rehberliğinde Gizemli Mısır Turu (lxr-spx)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">31.01.2027 — 06.02.2027</w:t>
+        <w:t xml:space="preserve">24.01.2027 — 30.01.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 31.01.2027 23:15</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 24.01.2027 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 06.02.2027 06:20</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 30.01.2027 06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1797,89 +1797,1157 @@
         <w:pStyle w:val="TurPeriyot"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - Kahire Dönüş )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur Tarihi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">21.03.2027 — 27.03.2027</w:t>
+        <w:t xml:space="preserve">31.01.2027 — 06.02.2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 21.03.2027 23:15</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 31.01.2027 23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0D5C63"/>
         </w:rPr>
         <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 27.03.2027 06:20</w:t>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 06.02.2027 06:55</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,560.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1140 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Ramazan Bayramı Özel Gizemli Mısır Turu ( Luxor Gidiş - Kahire Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07.03.2027 — 13.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 07.03.2027 23:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 13.03.2027 06:55</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,610.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1290 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1240 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları ile Gizemli Mısır ( Luxor Gidiş - Kahire Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.03.2027 — 27.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC590 · 21.03.2027 23:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pegasus Hava Yolları · PC583 · 27.03.2027 06:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>