--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -44,183 +44,1785 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurDay"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1. GÜN — İSTANBUL- BAĞDAT – BABİL - NECEF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve">İstanbul Havalimanı Dış Hatlar terminalinde Türk Havayolları kontuarı önünde buluşma. Bilet ve pasaport işlemlerinden sonra saat 02.05’te uçuş ve 05:05’te Bağdat Havalimanına varış. Pasaport ve bagaj işlemlerinden sonra alanda bizi bekleyen otobüsümüze yerleşme ve Necef’e hareket. Yol güzergahımızda Babil’in Asama Bahçeleri diye anılan Dünya’nın 7 harikasından biri olan ve UNESCO tarafından Dünya Miras listesinde ki, tarihi ve antik kent Babil’i gezeceğiz. MÖ 7. YY Babil Kralı Nabukadnezar tarafından yapılan, Mezopotamya çorak çölün ortasında; ağaçlar, akan sular, çok çeşitli bitkilerin bulunduğu çok katlı bahçedir. İştar Kapısını da gördükten sonra Necef’e hareket. Otelimize transfer ve biraz istirahat. Bildirilecek saatte otel lobisinde toplanma ve ilk önce Hz. Ali’nin (ra) efendimizin türbesini ziyaret. Necef’in kutsal yerlerinden Unesco Dünya Mirası Listesinde olan, 6 milyon mezara ev sahipliği yapan ve 1400 yıldır defin işleminin devam ettiği tek mezarlık, 25 km. uzunluk ve 6 km. eninde 917 hektar olan Vadiü’s Selam (Barış Vadisi) Mezarlığını göreceğiz ki Dünya’nın en büyük mezarlığı olma özelliğini taşıyor. Hz. Hud (as) ve Hz. Salih (as) peygamberlerin, peygamber çocuklarının, salihlerin, din adamlarının ve devlet büyüklerinin de kabirlerinin olduğu, Hz. Ali efendimize yakın olmayı arzu edip, son istirahat noktası seçenlerin yurdu. Ev, Kümbet ve minyatür bir cami şeklindeki mezarlarda Kur’an hatlarıyla süslemeler olup, ölen kişilerin fotoğrafları da yer alır. Akşam yemeği ve konaklama Necef otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. GÜN — NECEF – KUFE - KERBELA - BAĞDAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otelimizdeki sabah kahvaltısından sonra eşyalarımızla birlikte otobüsümüze yerleşme. Sonrasında Kufe Şehri’ne hareket. Mescid-i Hannane ziyareti sonrası Kufe’de Hz. Ali efendimizin evini, şehit edildiği mihrabı, Kufa Mescidini, Hz. Hüseyin’in yarenlerinden Cemel ve Sıffin savaşlarına katılan Hani b. Urve’nin makamını, Müslim b. Akil’in türbesini ziyaret ettikten sonra Kerbela’ya hareket. Hz. Hüseyin efendimizi ve türbesinin içinde bulunan 72 şuheda ziyareti sonrası Bağdat’a dönüyoruz. Akşam yemeği için yerel restorana geçiyoruz. Ardından geceleme Bağdat otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. GÜN — BAĞDAT - AZAMİYYE – ESKİ ŞEHİR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oteldeki sabah kahvaltısından sonra Bağdat Manevi sultanlarımızı ziyarete başlıyoruz. Kadiri silsilesinin kandilleri, Cüneyd-i Bağdadi, Seyr EsSakati, Hz. Yuşa as makamı Behlül Dânâ hz. türbelerini ziyaret ediyoruz. Bağdat’ın ortasından geçen Dicle Nehri’nin Batı yakasında Marufu Kerhi hz. ziyaret sonrası İmam-ı Azam Ebu Hanife Külliyesini ziyaret edeceğiz. Ehl-i Sünnetin gözbebeği, bütün müçtehitlerin önderi, usul bilimlerinin kaynağı, hikmet ve züht kaynağı, büyük imam, İmam-ı A'zam’ın Bağdat’ta Dicle Nehrinin doğusunda kendi ismiyle anılan Azamiye bölgesindeki muhteşem camii ve türbesini ziyaret ediyoruz. Hemen yakınlarındaki Bişr-i Hafi ve Ebu Bekr EşŞıbli hz. ziyaretlerinden sonra pirlerin sultanı Gavs-ül Azam Abdulkadir Geylani Hazretleri Külliyesi ziyareti. Burada verilecek serbest zaman sonrası akşam yemeği için yerel restorana geçiyoruz. Ardından geceleme Bağdat otelimizde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurDay"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. GÜN — MEDAİN – BAĞDAT - İSTANBUL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurBody"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oteldeki sabah kahvaltısından sonra otelden çıkış işlemlerimizi tamamlayıp, eşyalarımızla birlikte otobüsümüze yerleşiyoruz. İlk önce Medain’e hareket. Burada sırasıyla güzide sahabe efendilerimizden Selman-ı Farisi, Huzeyfe bin Yaman, Abdullah bin Cabir El Ensari, Tahir bin İmam Muhammed Bakır’ı ziyaret edeceğiz. Selman-ı Farisi’yi Hz. Ömer Kûfe şehrinin kuruluşuna katkı sağladığından dolayı Medâin’e vali tayin etti. Hz. Osman’ın hilâfetinin sonlarına kadar valilik görevine devam etti ve bu sırada Medâin’de 35 (656) vefat ettiği bilinmektedir. Ziyaretlerimizin sonrasında Bağdat’a dönüyoruz. Eski şehir gezisi öncesi Ehl-i Sünnet Mezhep imamlarımızdan Ahmed b. Hanbeli ziyaret edeceğiz. Türbe kompleksi hakkında verilecek bilgilerden ve ziyaretten sonra Kadim şehir Bağdat ve çevresindeki kültür mirası eserleri görüyoruz; El Mutenabi Caddesi, Haydarhane, Saray Çarşı ve alışveriş ve Şahbender Kahvehanesinde çay-kahve molasından sonra Bağdat’ın modern yüzü ve canlı yüzünü keşfetmek üzere şehrin en seçkin bölgelerinde panoramik bir gezi yapıyoruz. Önce Bağdat’ın ‘Nişantaşı’ olarak anılan Arasat Caddesini görüyoruz; şık kafeleri, lüks butikleri ve modern atmosferiyle şehrin en prestijli semtlerinden biri. Ardından Bağdat’ın en hareketli alışveriş ve sosyal yaşam merkezlerinden olan Karrada Bölgesi’ni panoramik olarak geçiyoruz; kafe, butik ve mağazalarıyla gece gündüz canlı bir bölge. Sonrasında akşam yemeği için meşhur “Meskuf” balık (sazan cinsi tatlı su balığı- ızgara) restorana gidiyoruz. Ardından Bağdat Havalimanı’na hareket. Türk Havayolları kontuarında bilet ve pasaport işlemlerinden sonra gece saat 02.50’da İstanbul’a uçuş ve  06:00’da İstanbul Havalimanına varış</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSection"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Irak Tarih, Kültür ve Maneviyat Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.11.2026 — 02.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK802 · 28.11.2026 02:05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK303 · 02.12.2026 06:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:pStyle w:val="TurBody"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1400 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">175 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1140 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TurDay"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="TurBody"/>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Ahmet Gülmez Rehberliğinde Irak Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08.12.2026 — 12.12.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK802 · 08.12.2026 02:05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK303 · 12.12.2026 06:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Oteldeki sabah kahvaltısından sonra otelden çıkış işlemlerimizi tamamlayıp, eşyalarımızla birlikte otobüsümüze yerleşiyoruz. İlk önce Medain’e hareket. Burada sırasıyla güzide sahabe efendilerimizden Selman-ı Farisi, Huzeyfe bin Yaman, Abdullah bin Cabir El Ensari, Tahir bin İmam Muhammed Bakır’ı ziyaret edeceğiz. Selman-ı Farisi’yi Hz. Ömer Kûfe şehrinin kuruluşuna katkı sağladığından dolayı Medâin’e vali tayin etti. Hz. Osman’ın hilâfetinin sonlarına kadar valilik görevine devam etti ve bu sırada Medâin’de 35 (656) vefat ettiği bilinmektedir. Ziyaretlerimizin sonrasında Bağdat’a dönüyoruz. Eski şehir gezisi öncesi Ehl-i Sünnet Mezhep imamlarımızdan Ahmed b. Hanbeli ziyaret edeceğiz. Türbe kompleksi hakkında verilecek bilgilerden ve ziyaretten sonra Kadim şehir Bağdat ve çevresindeki kültür mirası eserleri görüyoruz; El Mutenabi Caddesi, Haydarhane, Saray Çarşı ve alışveriş ve Şahbender Kahvehanesinde çay-kahve molasından sonra Bağdat’ın modern yüzü ve canlı yüzünü keşfetmek üzere şehrin en seçkin bölgelerinde panoramik bir gezi yapıyoruz. Önce Bağdat’ın ‘Nişantaşı’ olarak anılan Arasat Caddesini görüyoruz; şık kafeleri, lüks butikleri ve modern atmosferiyle şehrin en prestijli semtlerinden biri. Ardından Bağdat’ın en hareketli alışveriş ve sosyal yaşam merkezlerinden olan Karrada Bölgesi’ni panoramik olarak geçiyoruz; kafe, butik ve mağazalarıyla gece gündüz canlı bir bölge. Sonrasında akşam yemeği için meşhur “Meskuf” balık (sazan cinsi tatlı su balığı- ızgara) restorana gidiyoruz. Ardından Bağdat Havalimanı’na hareket. Türk Havayolları kontuarında bilet ve pasaport işlemlerinden sonra gece saat 02.50’da İstanbul’a uçuş ve  06:00’da İstanbul Havalimanına varış</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,460.00 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1250 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1250 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1150 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1200 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Irak Tarih, Kültür ve Maneviyat Turu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.01.2027 — 31.01.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK802 · 27.01.2027 02:05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK303 · 31.01.2027 06:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1400 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1190 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">175 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1090 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1140 $</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Türk Havayolları ile İstanbul- Bağdat- İstanbul ekonomi sınıf uçak bileti ücreti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tur boyunca kullanılacak otobüs ve profesyonel şoförlük hizmeti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 Gece  4*-5* standardındaki otellerde konaklama</w:t>
+        <w:t xml:space="preserve">3 Gece  5* standardındaki otellerde konaklama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Otellerde 3 kahvaltı açık büfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4 akşam yemeği  ( 3 akşam yemeği restoranda, 1 akşam yemeği Necef otelde)</w:t>
       </w:r>
     </w:p>
     <w:p>