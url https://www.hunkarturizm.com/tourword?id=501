--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurTitle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dolu Dolu Malezya Singapur Turu (SIN-KUL)</w:t>
+        <w:t xml:space="preserve">Dolu Dolu Malezya Singapur Turu 6 Gece (SIN-KUL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSpacer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR PROGRAMI</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -210,50 +210,2720 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">8. GÜN — KUALA LUMPUR – ISTANBUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Turumuzun son gününde sabahın erken saatlerinde otelimizden ayrılıyoruz. Hazırlanan breakfast boxlarımızı alarak havalimanına transfer oluyoruz. Türk Hava Yolları’nın 09:15 Kuala Lumpur – İstanbul uçuşu ve turumuzun sonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">TUR TARİHLERİ VE FİYATLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Dolu Dolu Malezya ( Singapur Gidiş Kualalumpur Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08.03.2027 — 15.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK208 · 08.03.2027 17:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK63 · 15.03.2027 14:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Dolu Dolu Malezya - Singapur Turu ( Singapur Gidiş Kualalumpur Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09.03.2027 — 16.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK208 · 09.03.2027 18:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK63 · 16.03.2027 14:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Dolu Dolu Malezya - Singapur Turu ( Singapur Gidiş Kualalumpur Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.04.2027 — 27.04.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK208 · 20.04.2027 17:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK63 · 27.04.2027 14:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Dolu Dolu Malezya Singapur Turu ( Singapur Gidiş Kualalumpur Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.05.2027 — 24.05.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK208 · 17.05.2027 17:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK63 · 24.05.2027 14:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurPeriyot"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları ile Dolu Dolu Malezya - Singapur Turu ( Singapur Gidiş Kualalumpur Dönüş )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tur Tarihi: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.06.2027 — 29.06.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gidiş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK208 · 22.06.2027 17:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurMeta"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0D5C63"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dönüş uçuşu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Türk Hava Yolları · TK63 · 29.06.2027 14:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5200"/>
+        <w:gridCol w:w="3200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oda Tipi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D5C63"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableHead"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiyat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tek Kişi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,850.00 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İki Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üç Kişilik Oda (Kişi Başı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1550 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 - 2 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 - 6 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4FAFA"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1450 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTableCell"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 - 12 Yaş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="C5DEDF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TurTablePrice"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TurSpacer"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurSection"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">FİYATA DAHİL OLAN HİZMETLER</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TurList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">* Türk Havayolları ile İstanbul – Singapur / Kuala Lumpur – İstanbul –gidiş dönüş ekonomi sınıfı uçak bileti</w:t>
       </w:r>
     </w:p>
     <w:p>